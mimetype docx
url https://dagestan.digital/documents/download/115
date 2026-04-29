--- v0 (2026-03-23)
+++ v1 (2026-04-29)
@@ -1,14797 +1,17745 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/> <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/> <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="36FACD8A" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00A5395D">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проект</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>Проект</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EABE6AC" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:widowControl w:val="off"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ПРАВИТЕЛЬСТВО РЕСПУБЛИКИ ДАГЕСТАН</w:t>
-      </w:r>
+        <w:t xml:space="preserve">ПРАВИТЕЛЬСТВО РЕСПУБЛИКИ ДАГЕСТАН</w:t>
+      </w:r>
+      <w:r/>
     </w:p>
-    <w:p w14:paraId="7BD4F5C0" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:widowControl w:val="off"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
+        <w:widowControl w:val="off"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>П О С Т А Н О В Л Е Н И Е</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">П О С Т А Н О В Л Е Н И Е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6C3DFE8A" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00A5395D">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:widowControl w:val="off"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>от ___________ 2026 г. № _______</w:t>
-      </w:r>
+        <w:t xml:space="preserve">от ___________ 2026 г. № _______</w:t>
+      </w:r>
+      <w:r/>
     </w:p>
-    <w:p w14:paraId="215ADB3D" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00A5395D">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p>
+      <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>г. МАХАЧКАЛА</w:t>
+        <w:t xml:space="preserve">г. МАХАЧКАЛА</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3599643D" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p>
+      <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
-      </w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
     </w:p>
-    <w:p w14:paraId="58A75106" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
-      </w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="25DC3D5B" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00A5395D">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">О внесении изменений в отдельные акты </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О внесении изменений в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">некоторые</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> акты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2A8E4C" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00A5395D">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>Правительства Республики Дагестан</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Правительства Республики Дагестан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A1C2F7" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3CC150E7" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Правительство Республики Дагестан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">постановляет:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:ind w:firstLine="709"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утвердить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прилагаемые  изменения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, которые вносятся</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в некоторые акты Правительства Республики Дагестан. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5F497938" w14:textId="4A3EB081" w:rsidR="00697657" w:rsidRDefault="00A5395D">
-[...198 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t>б) пункт 3 изложить в следующей редакции:</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Контроль за исполнением настоящего постановления возложить на заместителя Председателя Правительства Республики Дагестан в соответствии с распределением обязанностей.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E842780" w14:textId="01F78731" w:rsidR="00697657" w:rsidRDefault="00A5395D">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...91 lines deleted...]
-        <w:t>а также организовать автоматизированное рабочее место для выполнения сотрудниками ГАУ РД «ЦИТ» своих служебных обязанностей».</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Настоящее постановление вступает в силу со дня его официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EEC2001" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00A5395D">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>3. Контроль за исполнением настоящего постановления возложить на заместителя Председателя Правительства Республики Дагестан в соответствии с распределением обязанностей.</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7394C3A4" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2D225F65" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1AB26010" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="876"/>
+        <w:contextualSpacing/>
         <w:ind w:firstLine="567"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="af6"/>
+        <w:tblStyle w:val="871"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4077"/>
         <w:gridCol w:w="2303"/>
         <w:gridCol w:w="3191"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00697657" w14:paraId="527CCDC0" w14:textId="77777777">
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="481C0C65" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00A5395D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Председатель Правительства Республики Дагестан</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Председатель Правительства </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Дагестан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2303" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="77145C93" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3191" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="63306418" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00A5395D">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>А. Абдулмуслимов</w:t>
+              <w:t xml:space="preserve">А. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Абдулмуслимов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00697657" w14:paraId="027CBBA9" w14:textId="77777777">
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:tcW w:w="9571" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="18EE2135" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
+          <w:p>
             <w:pPr>
+              <w:ind w:left="2268"/>
               <w:spacing w:before="120"/>
-              <w:ind w:left="2268"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0637E7DD" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
+      <w:r/>
+      <w:r/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="af6"/>
+        <w:tblStyle w:val="871"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4785"/>
         <w:gridCol w:w="4785"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00697657" w14:paraId="62DBC75C" w14:textId="77777777">
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:tcW w:w="4785" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="29C6B5DF" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657"/>
+          <w:p>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:tcW w:w="4785" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="473BF967" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00A5395D">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="af9"/>
+              <w:pStyle w:val="874"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>[SIGNERSTAMP1]</w:t>
+              <w:t xml:space="preserve">[SIGNERSTAMP1]</w:t>
             </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="247BFBFA" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
+      <w:r/>
+      <w:r/>
     </w:p>
-    <w:p w14:paraId="437E5A58" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:sectPr w:rsidR="00697657">
-[...3 lines deleted...]
-          <w:cols w:space="708"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:sectPr>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:footnotePr/>
+          <w:endnotePr/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+          <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:num="1" w:sep="0" w:space="708" w:equalWidth="1"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r/>
+      <w:r/>
     </w:p>
-    <w:p w14:paraId="615CC878" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00A5395D">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">УТВЕРЖДЕНЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">постановлением Правительства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                 Республики Дагестан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от _____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____ 2026 г. № ____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Пояснительная записка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F839004" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3538BCED" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00A5395D">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ИЗМЕНЕНИЯ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">к проекту постановления Правительства Республики Дагестан </w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:br/>
-        <w:t xml:space="preserve">«О внесении изменений в отдельные акты </w:t>
+        <w:t xml:space="preserve">которые вносятся в некоторые акты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB490E9" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00A5395D">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Правительства Республики Дагестан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Правительства Республики Дагестан»</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1628190F" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
-[...14 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p>
+      <w:pPr>
         <w:contextualSpacing/>
-      </w:pPr>
-[...716 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Внести в Положение о Министерстве цифрового развития Республики Дагестан, утвержденное </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">постановлением Правительства Республики Дагестан от 5 марта 2021 г. № 35 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«В</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">опросы министерства цифрового развития Республики Дагестан» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(интернет-портал правовой информации Республики Дагестан (www.pravo.e-dag.ru), 2021, 9 марта, № 05002006849; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 ноября, № 05002007908; 2022, 24 мая, № 05002008965; 2023, 31 марта,  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 05002010959; 2024, 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">марта, № 050020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13004; 8 октября, № 05002014141; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15 ноября, № 05002014660; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26 декабря, № 05002015048; 2025, 7 марта, № 05002015469</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 марта, № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">05002015523, 2026;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 января, №05002017568)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изменение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">изложив </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">подпункт 8.4.10 в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«8.4.10. проводит мероприятия по защите информации в Министерстве образования и науки Республики Дагестан, Мини</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стерстве транспорта и дорожного хозяйства Республики Дагестан, Министерстве культуры Республики Дагестан, Министерстве по туризму и народным художественным промыслам Республики Дагестан, Управлении Правительства Республики Дагестан по вопросам переселения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лакского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> населения Новолакского района на новое место жительства и восстановления </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ауховского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> района, Комитете по лесному хозяйству Республики Дагестан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">».</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Внести в постановление Правительства Республики Дагестан от 14 ноября 2024 г № 366 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«О дополнительных мерах по обеспечению информационной безопасности в органах исполнительной власти Республики Дагестан» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(интернет-портал правовой информации Республики Дагестан (pravo.e-dag.ru), 2024, 15 ноября, № 05002014660</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025, 7 марта, №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">05002015469) следующие изменения:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) в пункте 2 после слов «Министерстве по туризму и народным художественным промыслам Республики Дагестан» дополнить словами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Управлении Правительства Республики Дагестан по вопросам переселения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лакского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> населения Новолакского района на новое место жительства и восстановления </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ауховского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> района, Комитете по лесному хозяйству Республики Дагестан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) пункт 3 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Министерству образования и науки Республики Дагестан, Министерству транспорта и дорожного хозяйства Республики Дагестан, Министерству культуры Республики Дагестан, Министерству по туризму и народным художественным промыслам Республики Дагестан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Управлению Правительства Республики Дагестан по вопросам переселения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лакского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> населения Новолакского района на новое место жительства и восстановления </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ауховского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> района </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осуществить передачу по 1 штатной единице в ГАУ РД «ЦИТ» за счет сокращения работников подведомственных учреждений – государственного казенного учреждения Республики Дагестан «Центр по обслуживанию деятельн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ости образовательных учреждений, расположенных в зонах отгонного животноводства», государственного бюджетного профессионального образовательного учреждения Республики Дагестан «Автомобильно-дорожный колледж», государственного бюджетного учреждения Республи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ки Дагестан «Дагестанский государственный театр оперы и балета», государственного бюджетного учреждения Республики Дагестан «Туристический центр Республики Дагестан», государственного казенного учреждения Республики Дагестан «Дирекция строящихся объектов «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Новострой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">», </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комитету по лесному хозяйству Республики Дагестан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осуществить передачу 1 штатной единицы в ГАУ РД «ЦИТ» за счет сокращения собственной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">штатной единицы, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а также организовать автоматизированное рабочее место для выполнения сотрудниками ГАУ РД «ЦИТ» своих служебных обязанностей</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">».</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> субъектах Российской Федерации.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5B6D0B" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
-[...2 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p>
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="47731204" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
-[...2 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p>
+      <w:pPr>
         <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="af6"/>
+        <w:tblStyle w:val="871"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4642"/>
         <w:gridCol w:w="4713"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00697657" w14:paraId="7B156553" w14:textId="77777777">
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:tcW w:w="4785" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="2487072F" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:tcW w:w="4785" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="6B2B66D8" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00A5395D">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="af9"/>
+              <w:pStyle w:val="874"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>[SIGNERSTAMP1]</w:t>
+              <w:t xml:space="preserve">[SIGNERSTAMP1]</w:t>
             </w:r>
+            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7EDD20E7" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пояснительная записка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к проекту постановления Правительства Республики Дагестан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">«О внесении изменений в отдельные акты </w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Правительства Республики Дагестан»</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:contextualSpacing/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Настоящий проект постановления Правительства Республики Дагестан сформирован в соответствии с обращени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ями Управлени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Дагестан по вопросам переселения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лакского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> населения Новолакского района на новое место жительства и восстановления </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ауховского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> района </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о готовности передачи штатной единицы из подведомственного учреждения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ГКУ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РД </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Дирекция строящихся объектов «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Новострой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(прилагается)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комитета по лесному хозяйству Республики Дагестан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о готовности передачи собственной штатной единицы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в ИТ-подразделение, создаваемое на базе подведомственного Министерству цифрового развития Республики Дагестан учреждения ГАУ РД «Центр информационных технологий» в рамках </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">постановления Правительства Республики Дагестан от 14 ноября 2024 г № 366</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«О дополнительных мерах по обеспечению информационной безопасности в органах исполнительной власти Республики Дагестан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:contextualSpacing/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В этой связи данным проектом постановления вносятся</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изменения в Положение о Министерстве цифрового развития Республики Дагестан, утвержденное </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">постановлением Правительства Республики Дагестан от 5 марта 2021 г. № 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Вопросы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министерства цифрового развития Республики Дагестан»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, в части добавления полномочий по проведению мероприятий по защите информации в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Управлении Правительства Республики Дагестан по вопросам переселения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лакского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> населения Новолакского района на новое место жительства и восстановления </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ауховского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> района</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комитета по лесному хозяйству Республики Дагестан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> а также в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">постановление Правительства Республики Дагестан от 14 ноября 2024 г № 366</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «О дополнительных мерах по информационной безопасности в органах исполнительной власти Республики Дагестан» в части проведения ИТ-подразделением мероприятий по защите информации в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Управлении Правительства Республики Дагестан по вопросам переселения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лакского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> населения Новолакского района на новое место жительства и восстановления </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ауховского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> района</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комитета по лесному хозяйству Республики Дагестан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а также</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> необходимости организации автоматизированного рабочего места на территории </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Управлени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Дагестан по вопросам переселения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лакского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> населения Новолакского района на новое место жительства и восстановления </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ауховского</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> района</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комитета по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лесному </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">хозяйству Республики Дагестан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для исполнения своих служебных обязанностей сотрудником ИТ-подразделения.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="871"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4642"/>
+        <w:gridCol w:w="4713"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4785" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4785" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="874"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[SIGNERSTAMP1]</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:contextualSpacing/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ФИНАНСОВО-ЭКОНОМИЧЕСКОЕ ОБОСНОВАНИЕ</w:t>
+      </w:r>
+      <w:r/>
     </w:p>
-    <w:sectPr w:rsidR="00697657">
-      <w:pgSz w:w="11906" w:h="16838"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проекту постановления Правительства Республики Дагестан</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Принятие проекта постановления потребует перерасчет расходов из республиканского бюджета Республики Дагестан на содержание 2 дополнительных штатных единиц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в ГАУ РД «Центр информационных технологий»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и составит 1 789 310 рублей в год</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Содержание </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-х дополнительных штатных единиц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на 9 месяцев текущего года составит 1 341 982 рублей, из которых за счет перераспределения средств, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ГКУ РД «Дирекция строящихся объектов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Новострой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в размере 325 116 рублей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и Комитет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по лесному хозяйству Республики Дагестан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в размере 378 021 рублей</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дополнительную потребность в размере 638 844 рублей планируется учесть </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">при уточнении ассигнований на 2026 год при очередном внесении изменений в Закон Республики Дагестан «О республиканском бюджете Республики Дагестан на 2026 год и на плановый период 2027 и 2028 годов»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Принятие проекта постановления не повлечет изменение предельной численности работников государственных учреждений Республики Дагестан. В качестве источников увеличения штатных единиц предлагается определить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">государственное </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">казенное </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">учреждения Республики Дагестан «Дирекция строящихся объектов «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Новострой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» и Комитет по лесному хозяйству Республики Дагестан.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Предлагаемый расчетный среднемесячный уровень заработной платы работников ГАУ РД «ЦИТ» не превышает расчетный среднемесячный уровень оплаты труда государственных гражданских служащих Республики Дагестан.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расчеты изменения фонда оплаты труда приложены.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="871"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4642"/>
+        <w:gridCol w:w="4713"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4785" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4785" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="874"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[SIGNERSTAMP1]</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПЕРЕЧЕНЬ</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="878"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нормативных правовых актов Республики Дагестан, подлежащих признанию утратившими силу, приостановлению, изменению, дополнению или принятию в связи с принятием</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проекта постановления Правительства Республики Дагестан </w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Принятие настоящего постановления Правительства Республики Дагестан потребует </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">внесения изменений в постановление Правительства Республики Дагестан от 13.03.2013 № 125 «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вопросы Комитета по лесному хозяйству Республики Дагестан» и постановление Правительства Республики Дагестан от 17.10.2025 № 316 «О внесении изменений в некоторые акты Правительства Республики Дагестан», в части уточнения предельной численности работников.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="879"/>
+        <w:ind w:firstLine="709"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">СПРАВКА</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по результатам проведенного мониторинга состояния федеральной и региональной нормативной правовой базы по вопросам, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">регулируемым проектом постановления Правительства Республики Дагестан</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При разработке проекта постановления Правительства Республики Дагестан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проведен мониторинг </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">состояния федеральной и региональной нормативной правовой базы по вопросам, регулируемым проектом постановления.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В результате проведенного мониторинга по вопросам, регулируемым проектом постановления, установлено, что</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аналогичные нормативные акты приняты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в более </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">чем </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> субъектах Российской Федерации.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="871"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4642"/>
+        <w:gridCol w:w="4713"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx/>
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4785" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcW w:w="4785" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="874"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[SIGNERSTAMP1]</w:t>
+            </w:r>
+            <w:r/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:footnotePr/>
+      <w:endnotePr/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="1685" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:cols w:num="1" w:sep="0" w:space="708" w:equalWidth="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DB34FFF" w14:textId="77777777" w:rsidR="00D264C4" w:rsidRDefault="00D264C4">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7724BA19" w14:textId="77777777" w:rsidR="00D264C4" w:rsidRDefault="00D264C4">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0503020204020204"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
-[...9 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
-[...3 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:panose1 w:val="02040803050406030204"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2E546DFB" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="af9"/>
+      <w:pStyle w:val="874"/>
     </w:pPr>
+    <w:r/>
+    <w:r/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E458312" w14:textId="77777777" w:rsidR="00D264C4" w:rsidRDefault="00D264C4">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C42520D" w14:textId="77777777" w:rsidR="00D264C4" w:rsidRDefault="00D264C4">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="0BA15081"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5A6AEB78"/>
-[...89 lines deleted...]
-    <w:tmpl w:val="0D3E564A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="785" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1505" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2225" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2945" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3665" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4385" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5105" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5825" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6545" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1430" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3229" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3949" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4669" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38C76912"/>
+  <w:abstractNum w:abstractNumId="2">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6F7098B4"/>
-    <w:lvl w:ilvl="0" w:tplc="E0941C6E">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1417" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1166CEAE">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2137" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84A6469E">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2857" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A7A84BCC">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3577" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29AE6296">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4297" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7848D792">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5017" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="AA6C791C">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5737" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B1A21488">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6457" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="02D86B76">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7177" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="680314E5"/>
+  <w:abstractNum w:abstractNumId="3">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="84F8B818"/>
-    <w:lvl w:ilvl="0" w:tplc="2A929086">
+    <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="CF184D04">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0E1C8F04">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F83EF660">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="541C3512">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6D8E7766">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="05B8C570">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="EA846FBE">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6846E3EC">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F322877"/>
+  <w:abstractNum w:abstractNumId="4">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0D42ED3E"/>
-    <w:lvl w:ilvl="0" w:tplc="085C0554">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BEFC6E1E">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0CF21D06">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C8BC603A">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1CBCB6F0">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B2DC48A8">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="DC62307E">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A4F60DAE">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2388650C">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F9E31FD"/>
+  <w:abstractNum w:abstractNumId="5">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DE226046"/>
-    <w:lvl w:ilvl="0" w:tplc="D09C9268">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17E03308">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3D565E48">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79508500">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E48C9570">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7E5C0156">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7D8E2850">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F7FC18AA">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="AA2AB104">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:isLgl w:val="false"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2041278705">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1705599901">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1778912383">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1157644780">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1292325257">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1637250815">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
+  <w:trackRevisions w:val="false"/>
+  <w:documentProtection/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:pos w:val="pageBottom"/>
+    <w:numFmt w:val="decimal"/>
+    <w:numStart w:val="1"/>
+    <w:numRestart w:val="continuous"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:pos w:val="docEnd"/>
+    <w:numFmt w:val="lowerRoman"/>
+    <w:numStart w:val="1"/>
+    <w:numRestart w:val="continuous"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...22 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
-    <m:dispDef/>
+    <m:smallFrac m:val="false"/>
+    <m:dispDef m:val="true"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026" strokecolor="000000"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2FED1673"/>
-  <w15:docId w15:val="{51633C59-6CC5-4F7E-B425-47E42426D0A8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:hint="default" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="676" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
-[...3 lines deleted...]
-    <w:link w:val="10"/>
+  <w:style w:type="paragraph" w:styleId="677">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
+    <w:link w:val="705"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
+      <w:keepLines/>
       <w:keepNext/>
-      <w:keepLines/>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
-[...3 lines deleted...]
-    <w:link w:val="20"/>
+  <w:style w:type="paragraph" w:styleId="678">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
+    <w:link w:val="706"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
+      <w:keepLines/>
       <w:keepNext/>
-      <w:keepLines/>
       <w:spacing w:before="360"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="34"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
-[...3 lines deleted...]
-    <w:link w:val="30"/>
+  <w:style w:type="paragraph" w:styleId="679">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
+    <w:link w:val="707"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
+      <w:keepLines/>
       <w:keepNext/>
-      <w:keepLines/>
       <w:spacing w:before="320"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
-[...3 lines deleted...]
-    <w:link w:val="40"/>
+  <w:style w:type="paragraph" w:styleId="680">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
+    <w:link w:val="708"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
+      <w:keepLines/>
       <w:keepNext/>
-      <w:keepLines/>
       <w:spacing w:before="320"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
-[...3 lines deleted...]
-    <w:link w:val="50"/>
+  <w:style w:type="paragraph" w:styleId="681">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
+    <w:link w:val="709"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
+      <w:keepLines/>
       <w:keepNext/>
-      <w:keepLines/>
       <w:spacing w:before="320"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
-[...3 lines deleted...]
-    <w:link w:val="60"/>
+  <w:style w:type="paragraph" w:styleId="682">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
+    <w:link w:val="710"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
+      <w:keepLines/>
       <w:keepNext/>
-      <w:keepLines/>
       <w:spacing w:before="320"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
-[...3 lines deleted...]
-    <w:link w:val="70"/>
+  <w:style w:type="paragraph" w:styleId="683">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
+    <w:link w:val="711"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
+      <w:keepLines/>
       <w:keepNext/>
-      <w:keepLines/>
       <w:spacing w:before="320"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="8">
-[...3 lines deleted...]
-    <w:link w:val="80"/>
+  <w:style w:type="paragraph" w:styleId="684">
+    <w:name w:val="Heading 8"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
+    <w:link w:val="712"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
+      <w:keepLines/>
       <w:keepNext/>
-      <w:keepLines/>
       <w:spacing w:before="320"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="9">
-[...3 lines deleted...]
-    <w:link w:val="90"/>
+  <w:style w:type="paragraph" w:styleId="685">
+    <w:name w:val="Heading 9"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
+    <w:link w:val="713"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
+      <w:keepLines/>
       <w:keepNext/>
-      <w:keepLines/>
       <w:spacing w:before="320"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:styleId="686" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:styleId="687" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:styleId="688" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CaptionChar">
+  <w:style w:type="character" w:styleId="689" w:customStyle="1">
     <w:name w:val="Caption Char"/>
     <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="690" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="686"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="691" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="686"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="34"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="692" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="686"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="693" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="686"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="694" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="686"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="695" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="686"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="696" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="686"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="697" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="686"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="698" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="686"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="699" w:customStyle="1">
     <w:name w:val="Title Char"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="686"/>
     <w:uiPriority w:val="10"/>
     <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="700" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="686"/>
     <w:uiPriority w:val="11"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="701" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:uiPriority w:val="29"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="702" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:uiPriority w:val="30"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="703" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+  <w:style w:type="character" w:styleId="704" w:customStyle="1">
     <w:name w:val="Endnote Text Char"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  <w:style w:type="character" w:styleId="705" w:customStyle="1">
     <w:name w:val="Заголовок 1 Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="1"/>
+    <w:basedOn w:val="686"/>
+    <w:link w:val="677"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+  <w:style w:type="character" w:styleId="706" w:customStyle="1">
     <w:name w:val="Заголовок 2 Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="2"/>
+    <w:basedOn w:val="686"/>
+    <w:link w:val="678"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="34"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+  <w:style w:type="character" w:styleId="707" w:customStyle="1">
     <w:name w:val="Заголовок 3 Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="3"/>
+    <w:basedOn w:val="686"/>
+    <w:link w:val="679"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+  <w:style w:type="character" w:styleId="708" w:customStyle="1">
     <w:name w:val="Заголовок 4 Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="4"/>
+    <w:basedOn w:val="686"/>
+    <w:link w:val="680"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+  <w:style w:type="character" w:styleId="709" w:customStyle="1">
     <w:name w:val="Заголовок 5 Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="5"/>
+    <w:basedOn w:val="686"/>
+    <w:link w:val="681"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+  <w:style w:type="character" w:styleId="710" w:customStyle="1">
     <w:name w:val="Заголовок 6 Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="6"/>
+    <w:basedOn w:val="686"/>
+    <w:link w:val="682"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+  <w:style w:type="character" w:styleId="711" w:customStyle="1">
     <w:name w:val="Заголовок 7 Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="7"/>
+    <w:basedOn w:val="686"/>
+    <w:link w:val="683"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+  <w:style w:type="character" w:styleId="712" w:customStyle="1">
     <w:name w:val="Заголовок 8 Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="8"/>
+    <w:basedOn w:val="686"/>
+    <w:link w:val="684"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+  <w:style w:type="character" w:styleId="713" w:customStyle="1">
     <w:name w:val="Заголовок 9 Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="9"/>
+    <w:basedOn w:val="686"/>
+    <w:link w:val="685"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="714">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="676"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
+      <w:contextualSpacing/>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="715">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="716">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="a6"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
+    <w:link w:val="717"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
+      <w:contextualSpacing/>
       <w:spacing w:before="300"/>
-      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="character" w:styleId="717" w:customStyle="1">
     <w:name w:val="Заголовок Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="a5"/>
+    <w:basedOn w:val="686"/>
+    <w:link w:val="716"/>
     <w:uiPriority w:val="10"/>
     <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="718">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="a8"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
+    <w:link w:val="719"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+  <w:style w:type="character" w:styleId="719" w:customStyle="1">
     <w:name w:val="Подзаголовок Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="a7"/>
+    <w:basedOn w:val="686"/>
+    <w:link w:val="718"/>
     <w:uiPriority w:val="11"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="21">
+  <w:style w:type="paragraph" w:styleId="720">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="22"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
+    <w:link w:val="721"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+  <w:style w:type="character" w:styleId="721" w:customStyle="1">
     <w:name w:val="Цитата 2 Знак"/>
-    <w:link w:val="21"/>
+    <w:link w:val="720"/>
     <w:uiPriority w:val="29"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="722">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="aa"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
+    <w:link w:val="723"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:pPr>
+      <w:ind w:left="720" w:right="720"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="f2f2f2"/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+        <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="5"/>
+        <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="5"/>
+        <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="10"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
-      <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+  <w:style w:type="character" w:styleId="723" w:customStyle="1">
     <w:name w:val="Выделенная цитата Знак"/>
-    <w:link w:val="a9"/>
+    <w:link w:val="722"/>
     <w:uiPriority w:val="30"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="724" w:customStyle="1">
     <w:name w:val="Header Char"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="686"/>
     <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="725" w:customStyle="1">
     <w:name w:val="Footer Char"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="686"/>
     <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
-[...3 lines deleted...]
-    <w:link w:val="ac"/>
+  <w:style w:type="paragraph" w:styleId="726">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
+    <w:link w:val="727"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="4f81bd" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+  <w:style w:type="character" w:styleId="727" w:customStyle="1">
     <w:name w:val="Название объекта Знак"/>
-    <w:link w:val="ab"/>
+    <w:link w:val="726"/>
     <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight">
+  <w:style w:type="table" w:styleId="728" w:customStyle="1">
     <w:name w:val="Table Grid Light"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:top w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="11">
+  <w:style w:type="table" w:styleId="729">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:top w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...28 lines deleted...]
-  <w:style w:type="table" w:styleId="23">
+  </w:style>
+  <w:style w:type="table" w:styleId="730">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...5 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...43 lines deleted...]
-  <w:style w:type="table" w:styleId="31">
+  </w:style>
+  <w:style w:type="table" w:styleId="731">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:caps/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:caps/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...45 lines deleted...]
-  <w:style w:type="table" w:styleId="41">
+  </w:style>
+  <w:style w:type="table" w:styleId="732">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...34 lines deleted...]
-  <w:style w:type="table" w:styleId="51">
+  </w:style>
+  <w:style w:type="table" w:styleId="733">
     <w:name w:val="Plain Table 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...6 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...61 lines deleted...]
-  <w:style w:type="table" w:styleId="-1">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="734">
     <w:name w:val="Grid Table 1 Light"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:top w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...4 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...28 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent1">
+  </w:style>
+  <w:style w:type="table" w:styleId="735" w:customStyle="1">
     <w:name w:val="Grid Table 1 Light - Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:top w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...4 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="97B4D8" w:themeColor="accent1" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...28 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent2">
+  </w:style>
+  <w:style w:type="table" w:styleId="736" w:customStyle="1">
     <w:name w:val="Grid Table 1 Light - Accent 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:top w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...4 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="DA9896" w:themeColor="accent2" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...28 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent3">
+  </w:style>
+  <w:style w:type="table" w:styleId="737" w:customStyle="1">
     <w:name w:val="Grid Table 1 Light - Accent 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:top w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...4 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="C4D79D" w:themeColor="accent3" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...28 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent4">
+  </w:style>
+  <w:style w:type="table" w:styleId="738" w:customStyle="1">
     <w:name w:val="Grid Table 1 Light - Accent 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:top w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...4 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="B4A4C8" w:themeColor="accent4" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...28 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent5">
+  </w:style>
+  <w:style w:type="table" w:styleId="739" w:customStyle="1">
     <w:name w:val="Grid Table 1 Light - Accent 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:top w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...4 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="95CEDD" w:themeColor="accent5" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...28 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent6">
+  </w:style>
+  <w:style w:type="table" w:styleId="740" w:customStyle="1">
     <w:name w:val="Grid Table 1 Light - Accent 6"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:top w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...4 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FAC192" w:themeColor="accent6" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...28 lines deleted...]
-  <w:style w:type="table" w:styleId="-2">
+  </w:style>
+  <w:style w:type="table" w:styleId="741">
     <w:name w:val="Grid Table 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:bottom w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="cbcbcb" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="cbcbcb" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...8 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...45 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent1">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="742" w:customStyle="1">
     <w:name w:val="Grid Table 2 - Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:bottom w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dae5f1" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dae5f1" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...8 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...45 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent2">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="743" w:customStyle="1">
     <w:name w:val="Grid Table 2 - Accent 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...8 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...45 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent3">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="744" w:customStyle="1">
     <w:name w:val="Grid Table 2 - Accent 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:bottom w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...8 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...45 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent4">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="745" w:customStyle="1">
     <w:name w:val="Grid Table 2 - Accent 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...8 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...45 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent5">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="746" w:customStyle="1">
     <w:name w:val="Grid Table 2 - Accent 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...8 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...45 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent6">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="747" w:customStyle="1">
     <w:name w:val="Grid Table 2 - Accent 6"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...8 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...45 lines deleted...]
-  <w:style w:type="table" w:styleId="-3">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="748">
     <w:name w:val="Grid Table 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:bottom w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="cbcbcb" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="cbcbcb" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...68 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent1">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="749" w:customStyle="1">
     <w:name w:val="Grid Table 3 - Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:bottom w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dae5f1" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dae5f1" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...68 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent2">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="750" w:customStyle="1">
     <w:name w:val="Grid Table 3 - Accent 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...68 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent3">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="751" w:customStyle="1">
     <w:name w:val="Grid Table 3 - Accent 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:bottom w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...68 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent4">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="752" w:customStyle="1">
     <w:name w:val="Grid Table 3 - Accent 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...68 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent5">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="753" w:customStyle="1">
     <w:name w:val="Grid Table 3 - Accent 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...68 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent6">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="754" w:customStyle="1">
     <w:name w:val="Grid Table 3 - Accent 6"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...68 lines deleted...]
-  <w:style w:type="table" w:styleId="-4">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="755">
     <w:name w:val="Grid Table 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:top w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="cbcbcb" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="cbcbcb" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...9 lines deleted...]
-        </w:tcBorders>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
-      </w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...41 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent1">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="756" w:customStyle="1">
     <w:name w:val="Grid Table 4 - Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:top w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dce6f2" w:themeColor="accent1" w:themeTint="32" w:fill="dce6f2" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dce6f2" w:themeColor="accent1" w:themeTint="32" w:fill="dce6f2" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...11 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5d8ac2" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8ac2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...41 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent2">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="757" w:customStyle="1">
     <w:name w:val="Grid Table 4 - Accent 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:top w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...11 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...41 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent3">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="758" w:customStyle="1">
     <w:name w:val="Grid Table 4 - Accent 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:top w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...11 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9abb59" w:themeColor="accent3" w:themeTint="FE" w:fill="9abb59" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...41 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent4">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="759" w:customStyle="1">
     <w:name w:val="Grid Table 4 - Accent 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:top w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...11 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...41 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent5">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="760" w:customStyle="1">
     <w:name w:val="Grid Table 4 - Accent 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:top w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...11 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...41 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent6">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="761" w:customStyle="1">
     <w:name w:val="Grid Table 4 - Accent 6"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:top w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...11 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...41 lines deleted...]
-  <w:style w:type="table" w:styleId="-5">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="762">
     <w:name w:val="Grid Table 5 Dark"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8a8a8a" w:themeColor="text1" w:themeTint="75" w:fill="8a8a8a" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8a8a8a" w:themeColor="text1" w:themeTint="75" w:fill="8a8a8a" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...2 lines deleted...]
-      <w:tblPr/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...6 lines deleted...]
-        </w:tcBorders>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
-      </w:tcPr>
-[...38 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent1">
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="763" w:customStyle="1">
     <w:name w:val="Grid Table 5 Dark- Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="dae5f1" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="aec4e0" w:themeColor="accent1" w:themeTint="75" w:fill="aec4e0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="aec4e0" w:themeColor="accent1" w:themeTint="75" w:fill="aec4e0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...47 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent2">
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="764" w:customStyle="1">
     <w:name w:val="Grid Table 5 Dark - Accent 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e2aead" w:themeColor="accent2" w:themeTint="75" w:fill="e2aead" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e2aead" w:themeColor="accent2" w:themeTint="75" w:fill="e2aead" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c0504d" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c0504d" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c0504d" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...47 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent3">
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c0504d" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="765" w:customStyle="1">
     <w:name w:val="Grid Table 5 Dark - Accent 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d0dfb2" w:themeColor="accent3" w:themeTint="75" w:fill="d0dfb2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d0dfb2" w:themeColor="accent3" w:themeTint="75" w:fill="d0dfb2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9bbb59" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9bbb59" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9bbb59" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...47 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent4">
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9bbb59" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="766" w:customStyle="1">
     <w:name w:val="Grid Table 5 Dark- Accent 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c4b7d4" w:themeColor="accent4" w:themeTint="75" w:fill="c4b7d4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c4b7d4" w:themeColor="accent4" w:themeTint="75" w:fill="c4b7d4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064a2" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064a2" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064a2" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...47 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent5">
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064a2" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="767" w:customStyle="1">
     <w:name w:val="Grid Table 5 Dark - Accent 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="acd8e4" w:themeColor="accent5" w:themeTint="75" w:fill="acd8e4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="acd8e4" w:themeColor="accent5" w:themeTint="75" w:fill="acd8e4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...47 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent6">
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="768" w:customStyle="1">
     <w:name w:val="Grid Table 5 Dark - Accent 6"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fbceaa" w:themeColor="accent6" w:themeTint="75" w:fill="fbceaa" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fbceaa" w:themeColor="accent6" w:themeTint="75" w:fill="fbceaa" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...47 lines deleted...]
-  <w:style w:type="table" w:styleId="-6">
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="769">
     <w:name w:val="Grid Table 6 Colorful"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="cbcbcb" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="cbcbcb" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
-[...6 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
-[...39 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent1">
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="770" w:customStyle="1">
     <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dae5f1" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dae5f1" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
-[...6 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
-[...39 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent2">
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="771" w:customStyle="1">
     <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...6 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...39 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent3">
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="772" w:customStyle="1">
     <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:top w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...6 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...39 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent4">
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="773" w:customStyle="1">
     <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...6 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...39 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent5">
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="774" w:customStyle="1">
     <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
-      <w:tblPr/>
-[...4 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...36 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent6">
+  </w:style>
+  <w:style w:type="table" w:styleId="775" w:customStyle="1">
     <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
-      <w:tblPr/>
-[...4 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...36 lines deleted...]
-  <w:style w:type="table" w:styleId="-7">
+  </w:style>
+  <w:style w:type="table" w:styleId="776">
     <w:name w:val="Grid Table 7 Colorful"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
-[...77 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent1">
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="777" w:customStyle="1">
     <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dae5f1" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dae5f1" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
-[...77 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent2">
+        <w:color w:val="a6bfdd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="778" w:customStyle="1">
     <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...77 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent3">
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="779" w:customStyle="1">
     <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:bottom w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...77 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent4">
+        <w:color w:val="9abb59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="780" w:customStyle="1">
     <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...77 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent5">
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="781" w:customStyle="1">
     <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...2 lines deleted...]
-        <w:b/>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...13 lines deleted...]
-        <w:b/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...8 lines deleted...]
-      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...18 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...12 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent6">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="782" w:customStyle="1">
     <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="b15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:color w:val="b15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="b15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
-[...77 lines deleted...]
-  <w:style w:type="table" w:styleId="-10">
+        <w:color w:val="b15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="783">
     <w:name w:val="List Table 1 Light"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...34 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent1">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="784" w:customStyle="1">
     <w:name w:val="List Table 1 Light - Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...34 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent2">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="785" w:customStyle="1">
     <w:name w:val="List Table 1 Light - Accent 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...34 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent3">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="786" w:customStyle="1">
     <w:name w:val="List Table 1 Light - Accent 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...34 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent4">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="787" w:customStyle="1">
     <w:name w:val="List Table 1 Light - Accent 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...34 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent5">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="788" w:customStyle="1">
     <w:name w:val="List Table 1 Light - Accent 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...34 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent6">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="789" w:customStyle="1">
     <w:name w:val="List Table 1 Light - Accent 6"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tblPr/>
-[...34 lines deleted...]
-  <w:style w:type="table" w:styleId="-20">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="790">
     <w:name w:val="List Table 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:top w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...48 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent1">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="791" w:customStyle="1">
     <w:name w:val="List Table 2 - Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:top w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...48 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent2">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="792" w:customStyle="1">
     <w:name w:val="List Table 2 - Accent 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:top w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...48 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent3">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="793" w:customStyle="1">
     <w:name w:val="List Table 2 - Accent 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:top w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...48 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent4">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="794" w:customStyle="1">
     <w:name w:val="List Table 2 - Accent 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:top w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...48 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent5">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="795" w:customStyle="1">
     <w:name w:val="List Table 2 - Accent 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:top w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...48 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent6">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="796" w:customStyle="1">
     <w:name w:val="List Table 2 - Accent 6"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:top w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...7 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...48 lines deleted...]
-  <w:style w:type="table" w:styleId="-30">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="797">
     <w:name w:val="List Table 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...2 lines deleted...]
-      <w:tblPr/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...40 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent1">
+  </w:style>
+  <w:style w:type="table" w:styleId="798" w:customStyle="1">
     <w:name w:val="List Table 3 - Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...5 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...40 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent2">
+  </w:style>
+  <w:style w:type="table" w:styleId="799" w:customStyle="1">
     <w:name w:val="List Table 3 - Accent 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...5 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...40 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent3">
+  </w:style>
+  <w:style w:type="table" w:styleId="800" w:customStyle="1">
     <w:name w:val="List Table 3 - Accent 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:top w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...5 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c3d69b" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69b" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...40 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent4">
+  </w:style>
+  <w:style w:type="table" w:styleId="801" w:customStyle="1">
     <w:name w:val="List Table 3 - Accent 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...5 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...40 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent5">
+  </w:style>
+  <w:style w:type="table" w:styleId="802" w:customStyle="1">
     <w:name w:val="List Table 3 - Accent 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:top w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...5 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:fill="92ccdc" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...40 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent6">
+  </w:style>
+  <w:style w:type="table" w:styleId="803" w:customStyle="1">
     <w:name w:val="List Table 3 - Accent 6"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:top w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...5 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fac090" w:themeColor="accent6" w:themeTint="98" w:fill="fac090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...40 lines deleted...]
-  <w:style w:type="table" w:styleId="-40">
+  </w:style>
+  <w:style w:type="table" w:styleId="804">
     <w:name w:val="List Table 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...2 lines deleted...]
-      <w:tblPr/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...34 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent1">
+  </w:style>
+  <w:style w:type="table" w:styleId="805" w:customStyle="1">
     <w:name w:val="List Table 4 - Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:top w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...5 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...34 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent2">
+  </w:style>
+  <w:style w:type="table" w:styleId="806" w:customStyle="1">
     <w:name w:val="List Table 4 - Accent 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:top w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...5 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c0504d" w:themeColor="accent2" w:fill="c0504d" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...34 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent3">
+  </w:style>
+  <w:style w:type="table" w:styleId="807" w:customStyle="1">
     <w:name w:val="List Table 4 - Accent 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:top w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...5 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9bbb59" w:themeColor="accent3" w:fill="9bbb59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...34 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent4">
+  </w:style>
+  <w:style w:type="table" w:styleId="808" w:customStyle="1">
     <w:name w:val="List Table 4 - Accent 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:top w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...5 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064a2" w:themeColor="accent4" w:fill="8064a2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...34 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent5">
+  </w:style>
+  <w:style w:type="table" w:styleId="809" w:customStyle="1">
     <w:name w:val="List Table 4 - Accent 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:top w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...5 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...34 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent6">
+  </w:style>
+  <w:style w:type="table" w:styleId="810" w:customStyle="1">
     <w:name w:val="List Table 4 - Accent 6"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:top w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FAC396" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF"/>
-[...5 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
-[...34 lines deleted...]
-  <w:style w:type="table" w:styleId="-50">
+  </w:style>
+  <w:style w:type="table" w:styleId="811">
     <w:name w:val="List Table 5 Dark"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF" w:themeColor="light1"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF" w:themeColor="light1"/>
-[...67 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent1">
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="812" w:customStyle="1">
     <w:name w:val="List Table 5 Dark - Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="32" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF" w:themeColor="light1"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4f81bd" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF" w:themeColor="light1"/>
-[...67 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent2">
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="813" w:customStyle="1">
     <w:name w:val="List Table 5 Dark - Accent 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF" w:themeColor="light1"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF" w:themeColor="light1"/>
-[...67 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent3">
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="814" w:customStyle="1">
     <w:name w:val="List Table 5 Dark - Accent 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:top w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      <w:shd w:val="clear" w:color="c3d69b" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69b" w:themeFill="accent3" w:themeFillTint="98"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c3d69b" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69b" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c3d69b" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69b" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c3d69b" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69b" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF" w:themeColor="light1"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c3d69b" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69b" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF" w:themeColor="light1"/>
-[...67 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent4">
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="815" w:customStyle="1">
     <w:name w:val="List Table 5 Dark - Accent 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF" w:themeColor="light1"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF" w:themeColor="light1"/>
-[...67 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent5">
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="816" w:customStyle="1">
     <w:name w:val="List Table 5 Dark - Accent 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:top w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      <w:shd w:val="clear" w:color="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:fill="92ccdc" w:themeFill="accent5" w:themeFillTint="9A"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:fill="92ccdc" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:fill="92ccdc" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:fill="92ccdc" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF" w:themeColor="light1"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:fill="92ccdc" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF" w:themeColor="light1"/>
-[...67 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent6">
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="817" w:customStyle="1">
     <w:name w:val="List Table 5 Dark - Accent 6"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:top w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      <w:shd w:val="clear" w:color="fac090" w:themeColor="accent6" w:themeTint="98" w:fill="fac090" w:themeFill="accent6" w:themeFillTint="98"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fac090" w:themeColor="accent6" w:themeTint="98" w:fill="fac090" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fac090" w:themeColor="accent6" w:themeTint="98" w:fill="fac090" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fac090" w:themeColor="accent6" w:themeTint="98" w:fill="fac090" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF" w:themeColor="light1"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fac090" w:themeColor="accent6" w:themeTint="98" w:fill="fac090" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF" w:themeColor="light1"/>
-[...67 lines deleted...]
-  <w:style w:type="table" w:styleId="-60">
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="818">
     <w:name w:val="List Table 6 Colorful"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:tblPr/>
-[...4 lines deleted...]
-      </w:tcPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:tblPr/>
-[...43 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent1">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="819" w:customStyle="1">
     <w:name w:val="List Table 6 Colorful - Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
-[...6 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
-[...45 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent2">
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="820" w:customStyle="1">
     <w:name w:val="List Table 6 Colorful - Accent 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...6 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...45 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent3">
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="821" w:customStyle="1">
     <w:name w:val="List Table 6 Colorful - Accent 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:top w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...6 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...45 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent4">
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="822" w:customStyle="1">
     <w:name w:val="List Table 6 Colorful - Accent 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...6 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...45 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent5">
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="823" w:customStyle="1">
     <w:name w:val="List Table 6 Colorful - Accent 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:top w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...6 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...45 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent6">
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="824" w:customStyle="1">
     <w:name w:val="List Table 6 Colorful - Accent 6"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:top w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...6 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...45 lines deleted...]
-  <w:style w:type="table" w:styleId="-70">
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="825">
     <w:name w:val="List Table 7 Colorful"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
-[...77 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent1">
+        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="826" w:customStyle="1">
     <w:name w:val="List Table 7 Colorful - Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d2dfee" w:themeColor="accent1" w:themeTint="40" w:fill="d2dfee" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
-[...77 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent2">
+        <w:color w:val="2a4a71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="827" w:customStyle="1">
     <w:name w:val="List Table 7 Colorful - Accent 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="efd2d2" w:themeColor="accent2" w:themeTint="40" w:fill="efd2d2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...77 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent3">
+        <w:color w:val="d99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="828" w:customStyle="1">
     <w:name w:val="List Table 7 Colorful - Accent 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5eed5" w:themeColor="accent3" w:themeTint="40" w:fill="e5eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...77 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent4">
+        <w:color w:val="c3d69b" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="829" w:customStyle="1">
     <w:name w:val="List Table 7 Colorful - Accent 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="dfd8e7" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...77 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent5">
+        <w:color w:val="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="830" w:customStyle="1">
     <w:name w:val="List Table 7 Colorful - Accent 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d1eaf0" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...77 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent6">
+        <w:color w:val="92ccdc" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="831" w:customStyle="1">
     <w:name w:val="List Table 7 Colorful - Accent 6"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde4d0" w:themeColor="accent6" w:themeTint="40" w:fill="fde4d0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:fill="auto"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...77 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent">
+        <w:color w:val="fac090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="832" w:customStyle="1">
     <w:name w:val="Lined - Accent"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...66 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent1">
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="833" w:customStyle="1">
     <w:name w:val="Lined - Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c7d7ea" w:themeColor="accent1" w:themeTint="50" w:fill="c7d7ea" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c7d7ea" w:themeColor="accent1" w:themeTint="50" w:fill="c7d7ea" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5d8ac2" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8ac2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5d8ac2" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8ac2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5d8ac2" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8ac2" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...66 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent2">
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5d8ac2" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8ac2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="834" w:customStyle="1">
     <w:name w:val="Lined - Accent 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...66 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent3">
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="835" w:customStyle="1">
     <w:name w:val="Lined - Accent 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9abb59" w:themeColor="accent3" w:themeTint="FE" w:fill="9abb59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9abb59" w:themeColor="accent3" w:themeTint="FE" w:fill="9abb59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9abb59" w:themeColor="accent3" w:themeTint="FE" w:fill="9abb59" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...66 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent4">
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9abb59" w:themeColor="accent3" w:themeTint="FE" w:fill="9abb59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="836" w:customStyle="1">
     <w:name w:val="Lined - Accent 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...66 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent5">
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="837" w:customStyle="1">
     <w:name w:val="Lined - Accent 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...66 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent6">
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="838" w:customStyle="1">
     <w:name w:val="Lined - Accent 6"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...66 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent">
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="839" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:top w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2f2f2" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...66 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent1">
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="840" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:top w:val="single" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c7d7ea" w:themeColor="accent1" w:themeTint="50" w:fill="c7d7ea" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="c7d7ea" w:themeColor="accent1" w:themeTint="50" w:fill="c7d7ea" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5d8ac2" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8ac2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5d8ac2" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8ac2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5d8ac2" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8ac2" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...66 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent2">
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5d8ac2" w:themeColor="accent1" w:themeTint="EA" w:fill="5d8ac2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="841" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:top w:val="single" w:color="732A29" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="732A29" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="732A29" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="732A29" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="732A29" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="732A29" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f2dcdc" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdc" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...66 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent3">
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="d99695" w:themeColor="accent2" w:themeTint="97" w:fill="d99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="842" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:top w:val="single" w:color="5B722E" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="5B722E" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="5B722E" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="5B722E" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="5B722E" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="5B722E" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="eaf1dc" w:themeColor="accent3" w:themeTint="34" w:fill="eaf1dc" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9abb59" w:themeColor="accent3" w:themeTint="FE" w:fill="9abb59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9abb59" w:themeColor="accent3" w:themeTint="FE" w:fill="9abb59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9abb59" w:themeColor="accent3" w:themeTint="FE" w:fill="9abb59" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...66 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent4">
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9abb59" w:themeColor="accent3" w:themeTint="FE" w:fill="9abb59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="843" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:top w:val="single" w:color="4A395F" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="4A395F" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="4A395F" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="4A395F" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="4A395F" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="4A395F" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="e5dfec" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...66 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent5">
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="b2a1c6" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="844" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:top w:val="single" w:color="266779" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="266779" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="266779" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="266779" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="266779" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="266779" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="daeef3" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...66 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent6">
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4bacc6" w:themeColor="accent5" w:fill="4bacc6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="845" w:customStyle="1">
     <w:name w:val="Bordered &amp; Lined - Accent 6"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:top w:val="single" w:color="B15407" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B15407" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B15407" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B15407" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B15407" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B15407" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="fde9d8" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="F2F2F2"/>
-[...66 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered">
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="f79646" w:themeColor="accent6" w:fill="f79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="846" w:customStyle="1">
     <w:name w:val="Bordered"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:top w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...43 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent1">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="847" w:customStyle="1">
     <w:name w:val="Bordered - Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:top w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...43 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent2">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="848" w:customStyle="1">
     <w:name w:val="Bordered - Accent 2"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:top w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...43 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent3">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="849" w:customStyle="1">
     <w:name w:val="Bordered - Accent 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:top w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...43 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent4">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="850" w:customStyle="1">
     <w:name w:val="Bordered - Accent 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:top w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...43 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent5">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="851" w:customStyle="1">
     <w:name w:val="Bordered - Accent 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:top w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...43 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent6">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="852" w:customStyle="1">
     <w:name w:val="Bordered - Accent 6"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:top w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...2 lines deleted...]
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tblPr/>
-[...43 lines deleted...]
-  <w:style w:type="character" w:styleId="ad">
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="853">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0000ff" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
+  <w:style w:type="paragraph" w:styleId="854">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="af"/>
+    <w:basedOn w:val="676"/>
+    <w:link w:val="855"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+  <w:style w:type="character" w:styleId="855" w:customStyle="1">
     <w:name w:val="Текст сноски Знак"/>
-    <w:link w:val="ae"/>
+    <w:link w:val="854"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af0">
+  <w:style w:type="character" w:styleId="856">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="686"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af1">
+  <w:style w:type="paragraph" w:styleId="857">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="af2"/>
+    <w:basedOn w:val="676"/>
+    <w:link w:val="858"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+  <w:style w:type="character" w:styleId="858" w:customStyle="1">
     <w:name w:val="Текст концевой сноски Знак"/>
-    <w:link w:val="af1"/>
+    <w:link w:val="857"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af3">
+  <w:style w:type="character" w:styleId="859">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="12"/>
+    <w:basedOn w:val="686"/>
+    <w:link w:val="879"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="13">
+  <w:style w:type="paragraph" w:styleId="860">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="24">
+  <w:style w:type="paragraph" w:styleId="861">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
+      <w:ind w:left="283"/>
       <w:spacing w:after="57"/>
-      <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="32">
+  <w:style w:type="paragraph" w:styleId="862">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
+      <w:ind w:left="567"/>
       <w:spacing w:after="57"/>
-      <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="42">
+  <w:style w:type="paragraph" w:styleId="863">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
+      <w:ind w:left="850"/>
       <w:spacing w:after="57"/>
-      <w:ind w:left="850"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="52">
+  <w:style w:type="paragraph" w:styleId="864">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
+      <w:ind w:left="1134"/>
       <w:spacing w:after="57"/>
-      <w:ind w:left="1134"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="61">
+  <w:style w:type="paragraph" w:styleId="865">
     <w:name w:val="toc 6"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
+      <w:ind w:left="1417"/>
       <w:spacing w:after="57"/>
-      <w:ind w:left="1417"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="71">
+  <w:style w:type="paragraph" w:styleId="866">
     <w:name w:val="toc 7"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
+      <w:ind w:left="1701"/>
       <w:spacing w:after="57"/>
-      <w:ind w:left="1701"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="81">
+  <w:style w:type="paragraph" w:styleId="867">
     <w:name w:val="toc 8"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
+      <w:ind w:left="1984"/>
       <w:spacing w:after="57"/>
-      <w:ind w:left="1984"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="91">
+  <w:style w:type="paragraph" w:styleId="868">
     <w:name w:val="toc 9"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
+      <w:ind w:left="2268"/>
       <w:spacing w:after="57"/>
-      <w:ind w:left="2268"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af4">
+  <w:style w:type="paragraph" w:styleId="869">
     <w:name w:val="TOC Heading"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af5">
+  <w:style w:type="paragraph" w:styleId="870">
     <w:name w:val="table of figures"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="676"/>
+    <w:next w:val="676"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="af6">
+  <w:style w:type="table" w:styleId="871">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="687"/>
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af7">
-[...2 lines deleted...]
-    <w:link w:val="af8"/>
+  <w:style w:type="paragraph" w:styleId="872">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="676"/>
+    <w:link w:val="873"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4677"/>
-        <w:tab w:val="right" w:pos="9355"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
+  <w:style w:type="character" w:styleId="873" w:customStyle="1">
     <w:name w:val="Верхний колонтитул Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="af7"/>
+    <w:basedOn w:val="686"/>
+    <w:link w:val="872"/>
     <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af9">
-[...2 lines deleted...]
-    <w:link w:val="afa"/>
+  <w:style w:type="paragraph" w:styleId="874">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="676"/>
+    <w:link w:val="875"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4677"/>
-        <w:tab w:val="right" w:pos="9355"/>
+        <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9355" w:leader="none"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="afa">
+  <w:style w:type="character" w:styleId="875" w:customStyle="1">
     <w:name w:val="Нижний колонтитул Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="af9"/>
+    <w:basedOn w:val="686"/>
+    <w:link w:val="874"/>
     <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+  <w:style w:type="paragraph" w:styleId="876" w:customStyle="1">
     <w:name w:val="ConsPlusNormal"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-        <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
       </w:pBdr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
+  <w:style w:type="paragraph" w:styleId="877" w:customStyle="1">
     <w:name w:val="ConsPlusTitle"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="off"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-        <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
       </w:pBdr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
       <w:b/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="14">
+  <w:style w:type="character" w:styleId="878" w:customStyle="1">
     <w:name w:val="Выделение1"/>
-    <w:basedOn w:val="af"/>
+    <w:basedOn w:val="855"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+  <w:style w:type="paragraph" w:styleId="879" w:customStyle="1">
     <w:name w:val="Основной текст с отступом1"/>
-    <w:basedOn w:val="ae"/>
-    <w:link w:val="af3"/>
+    <w:basedOn w:val="854"/>
+    <w:link w:val="859"/>
     <w:pPr>
-      <w:pBdr>
-[...6 lines deleted...]
-      <w:spacing w:after="0"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
+      <w:spacing w:after="0"/>
+      <w:pBdr>
+        <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+      </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="880">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="686"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="881">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="676"/>
+    <w:link w:val="882"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="882" w:customStyle="1">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="686"/>
+    <w:link w:val="881"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+</file>
+
+<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
@@ -14952,94 +17900,69 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle"/>
         </a:gradFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1162F5D5-05D6-463E-A803-81DBE87F0D79}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF482D06-BA5F-402F-A6D2-20E71A31A161}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Р7-Офис/2024.4.2.721</Application>
+  <Company>Министерство Экономики РД</Company>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
-  <Paragraphs>17</Paragraphs>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <LinksUpToDate>false</LinksUpToDate>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...16 lines deleted...]
-  <CharactersWithSpaces>8617</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinksChanged>false</HyperlinksChanged>
-  <AppVersion></AppVersion>
+  <Template>Normal</Template>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Knopka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>