--- v0 (2026-04-22)
+++ v1 (2026-05-13)
@@ -1,1816 +1,703 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="013C6860" w14:textId="77777777" w:rsidR="00D15503" w:rsidRPr="000C64CD" w:rsidRDefault="00857276">
+    <w:p w14:paraId="5D68DA5F" w14:textId="77777777" w:rsidR="004772F4" w:rsidRDefault="002E70CC" w:rsidP="00E84D59">
       <w:pPr>
-        <w:ind w:right="-143"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:spacing w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_MON_1452688183"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="20"/>
-[...182 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>ПРАВИТЕЛЬСТВО РЕСПУБЛИКИ ДАГЕСТАН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8E5158" w14:textId="77777777" w:rsidR="004772F4" w:rsidRDefault="004772F4" w:rsidP="00E84D59">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009231C9">
+    </w:p>
+    <w:p w14:paraId="60D366D9" w14:textId="77777777" w:rsidR="004772F4" w:rsidRDefault="002E70CC" w:rsidP="00E84D59">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«__</w:t>
+        <w:t>РАСПОРЯЖЕНИЕ</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009231C9">
+    </w:p>
+    <w:p w14:paraId="291D706B" w14:textId="77777777" w:rsidR="004772F4" w:rsidRDefault="004772F4" w:rsidP="00E84D59">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="696E8DB0" w14:textId="77777777" w:rsidR="004772F4" w:rsidRDefault="002E70CC" w:rsidP="00E84D59">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>_»  _</w:t>
+        <w:t>от ________________ 2026 г. №____-р</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009231C9">
+    </w:p>
+    <w:p w14:paraId="513E8A74" w14:textId="77777777" w:rsidR="004772F4" w:rsidRDefault="004772F4" w:rsidP="00E84D59">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67526519" w14:textId="77777777" w:rsidR="004772F4" w:rsidRDefault="002E70CC" w:rsidP="00E84D59">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>___________ 2026 г.  № 09 -  ______</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> ОД</w:t>
+        <w:t>г. Махачкала</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E55156" w14:textId="77777777" w:rsidR="00D15503" w:rsidRPr="000C64CD" w:rsidRDefault="00D15503">
+    <w:p w14:paraId="5EFD4B91" w14:textId="77777777" w:rsidR="004772F4" w:rsidRDefault="004772F4" w:rsidP="00E84D59">
       <w:pPr>
-        <w:pStyle w:val="44"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="aff5"/>
+        <w:pStyle w:val="afb"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3648F190" w14:textId="77777777" w:rsidR="004772F4" w:rsidRDefault="002E70CC">
+      <w:pPr>
+        <w:pStyle w:val="afb"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C64CD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>О</w:t>
+        <w:t xml:space="preserve">В целях </w:t>
       </w:r>
-      <w:r w:rsidR="002F673E" w:rsidRPr="000C64CD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">б определении оператора информационного взаимодействия </w:t>
+        <w:t>совершенствования системы информационного взаимодействия Республики Дагестан, в соответствии с правилами обмена документами в электронном виде при организации информационного взаимодействия, утвержденными постановлением Правительства Российской Федерации о</w:t>
       </w:r>
-      <w:r w:rsidR="001A7375" w:rsidRPr="000C64CD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>по</w:t>
+        <w:t>т 24.07.2021 г. № 1264 «Об утверждении Правил обмена документами в электронном виде при организации информационного взаимодействия» и постановлением Правительства Российской Федерации от 17.02.2022 г. № 198 «Об утверждении Положения об информационной систе</w:t>
       </w:r>
-      <w:r w:rsidR="002F673E" w:rsidRPr="000C64CD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> организации межведомственного электронного документооборота в Республике Дагестан</w:t>
+        <w:t>ме «Единое информационное пространство процессов государственного управления»:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C64CD">
+    </w:p>
+    <w:p w14:paraId="2767ECC4" w14:textId="77777777" w:rsidR="004772F4" w:rsidRDefault="002E70CC">
+      <w:pPr>
+        <w:pStyle w:val="afb"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. Определить Министерство цифрового развития Республики Дагестан оператором информационного взаимодействия, обеспечивающим подключение участников информационного взаимодействия</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Дагестан (органы исполнительной власти и органы местного самоуправления Республики Дагестан) через собственный узел доступа к единому информационному пространству государственного электронного документооборота </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>посредством государственной информ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ационной системы электронного документооборота Республики Дагестан «Дело».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA6E33C" w14:textId="77777777" w:rsidR="00D15503" w:rsidRPr="000C64CD" w:rsidRDefault="00D15503">
+    <w:p w14:paraId="58F2F1AB" w14:textId="77777777" w:rsidR="004772F4" w:rsidRDefault="002E70CC">
       <w:pPr>
-        <w:pStyle w:val="aff5"/>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="afb"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. Государственному автономному учреждению Республики Дагестан «Центр информационных технологий» осуществлять техническое сопровождение работы участников информационного взаимодейст</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вия по работе в едином информационном пространстве государственного электронного документооборота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2E1E7C" w14:textId="77777777" w:rsidR="004772F4" w:rsidRDefault="002E70CC">
+      <w:pPr>
+        <w:pStyle w:val="afb"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3. Контроль за исполнением настоящего распоряжения возложить на заместителя Председателя Правительства Республики Дагестан в соответствии с распределением об</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">язанностей. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3354746F" w14:textId="77777777" w:rsidR="004772F4" w:rsidRDefault="004772F4">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1968499E" w14:textId="4EDE04D5" w:rsidR="00D15503" w:rsidRPr="001C796D" w:rsidRDefault="004D3CA0" w:rsidP="000C64CD">
+    <w:p w14:paraId="4A0383B1" w14:textId="77777777" w:rsidR="004772F4" w:rsidRDefault="004772F4">
       <w:pPr>
-        <w:pStyle w:val="aff5"/>
-[...63 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C796D">
-[...78 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6F4C5CFD" w14:textId="7B2588F9" w:rsidR="00A37E6C" w:rsidRPr="001C796D" w:rsidRDefault="00A37E6C" w:rsidP="000C64CD">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="af"/>
+        <w:tblW w:w="9354" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4962"/>
+        <w:gridCol w:w="4392"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004772F4" w14:paraId="363B46C5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03DFEE14" w14:textId="77777777" w:rsidR="004772F4" w:rsidRDefault="002E70CC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:right="747"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Председатель Правительства</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40BD2166" w14:textId="77777777" w:rsidR="004772F4" w:rsidRDefault="002E70CC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:right="747"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Республики Дагестан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4392" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B71F5F" w14:textId="77777777" w:rsidR="004772F4" w:rsidRDefault="002E70CC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">А. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Абдулмуслимов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1B16C371" w14:textId="77777777" w:rsidR="004772F4" w:rsidRDefault="004772F4">
       <w:pPr>
-        <w:pStyle w:val="aff5"/>
-        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C796D">
-[...69 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2C8A1422" w14:textId="538556F5" w:rsidR="001C796D" w:rsidRDefault="006F3B2E" w:rsidP="001C796D">
-[...393 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId13"/>
+    <w:sectPr w:rsidR="004772F4">
+      <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73F2064B" w14:textId="77777777" w:rsidR="00857276" w:rsidRDefault="00857276">
+    <w:p w14:paraId="5728FA74" w14:textId="77777777" w:rsidR="002E70CC" w:rsidRDefault="002E70CC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CA5B594" w14:textId="77777777" w:rsidR="00857276" w:rsidRDefault="00857276">
+    <w:p w14:paraId="2AD303A5" w14:textId="77777777" w:rsidR="002E70CC" w:rsidRDefault="002E70CC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...12 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...34 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65CCCC05" w14:textId="77777777" w:rsidR="00857276" w:rsidRDefault="00857276">
+    <w:p w14:paraId="22BB742E" w14:textId="77777777" w:rsidR="002E70CC" w:rsidRDefault="002E70CC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49E3EC4E" w14:textId="77777777" w:rsidR="00857276" w:rsidRDefault="00857276">
+    <w:p w14:paraId="141D9ADD" w14:textId="77777777" w:rsidR="002E70CC" w:rsidRDefault="002E70CC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...5 lines deleted...]
-        <w:rStyle w:val="af4"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="22E36836" w14:textId="312B965C" w:rsidR="004772F4" w:rsidRDefault="002E70CC">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="af4"/>
-[...1 lines deleted...]
-      <w:fldChar w:fldCharType="begin"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>Проект</w:t>
     </w:r>
-    <w:r>
-[...15 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...492 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D15503"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00F555B0"/>
+    <w:rsidRoot w:val="004772F4"/>
+    <w:rsid w:val="002E70CC"/>
+    <w:rsid w:val="004772F4"/>
+    <w:rsid w:val="00E84D59"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1028"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="58DF44F5"/>
+  <w14:docId w14:val="22957AB9"/>
   <w15:docId w15:val="{5DB709A9-3CFC-439C-9D47-803D1CAE1177}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1889,51 +776,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2106,526 +993,586 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...3 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="200"/>
+      <w:spacing w:before="360"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="34"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="320" w:after="200"/>
+      <w:spacing w:before="320"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="320" w:after="200"/>
+      <w:spacing w:before="320"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="60"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="320" w:after="200"/>
+      <w:spacing w:before="320"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="70"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="320" w:after="200"/>
+      <w:spacing w:before="320"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="80"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="320" w:after="200"/>
+      <w:spacing w:before="320"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="320" w:after="200"/>
+      <w:spacing w:before="320"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...1 lines deleted...]
-    <w:basedOn w:val="a0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Заголовок 2 Знак"/>
-    <w:basedOn w:val="a0"/>
     <w:link w:val="2"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="34"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
-    <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="40">
     <w:name w:val="Заголовок 4 Знак"/>
-    <w:basedOn w:val="a0"/>
     <w:link w:val="4"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...1 lines deleted...]
-    <w:basedOn w:val="a0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:link w:val="5"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="60">
     <w:name w:val="Заголовок 6 Знак"/>
-    <w:basedOn w:val="a0"/>
     <w:link w:val="6"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="70">
     <w:name w:val="Заголовок 7 Знак"/>
-    <w:basedOn w:val="a0"/>
     <w:link w:val="7"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="80">
     <w:name w:val="Заголовок 8 Знак"/>
-    <w:basedOn w:val="a0"/>
     <w:link w:val="8"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="90">
     <w:name w:val="Заголовок 9 Знак"/>
-    <w:basedOn w:val="a0"/>
     <w:link w:val="9"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:basedOn w:val="a0"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="300"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Заголовок Знак"/>
+    <w:link w:val="a3"/>
     <w:uiPriority w:val="10"/>
     <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="200"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+      <w:spacing w:before="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Подзаголовок Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="a3"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="11"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="22"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="22">
     <w:name w:val="Цитата 2 Знак"/>
     <w:link w:val="21"/>
     <w:uiPriority w:val="29"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Выделенная цитата Знак"/>
-    <w:link w:val="a5"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="30"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...1 lines deleted...]
-    <w:basedOn w:val="a0"/>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
-  </w:style>
-[...2 lines deleted...]
-    <w:basedOn w:val="a0"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="7143"/>
+        <w:tab w:val="right" w:pos="14287"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="7143"/>
+        <w:tab w:val="right" w:pos="14287"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="caption"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
-    <w:link w:val="a8"/>
+    <w:link w:val="ae"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="Название объекта Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="a7"/>
+    <w:link w:val="ad"/>
     <w:uiPriority w:val="35"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight">
     <w:name w:val="Table Grid Light"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="11">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -2641,50 +1588,53 @@
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="23">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -2720,50 +1670,53 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="31">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:caps/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:caps/>
         <w:color w:val="404040"/>
@@ -2797,50 +1750,53 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="41">
     <w:name w:val="Plain Table 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
@@ -2852,50 +1808,53 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="51">
     <w:name w:val="Plain Table 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -2938,54 +1897,57 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-10">
+  <w:style w:type="table" w:styleId="-1">
     <w:name w:val="Grid Table 1 Light"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -3005,428 +1967,449 @@
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent1">
     <w:name w:val="Grid Table 1 Light - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="97B4D8" w:themeColor="accent1" w:themeTint="95"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9EC4E6" w:themeColor="accent1" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent2">
     <w:name w:val="Grid Table 1 Light - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DA9896" w:themeColor="accent2" w:themeTint="95"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F4B286" w:themeColor="accent2" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent3">
     <w:name w:val="Grid Table 1 Light - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C4D79D" w:themeColor="accent3" w:themeTint="95"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CACACA" w:themeColor="accent3" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent4">
     <w:name w:val="Grid Table 1 Light - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B4A4C8" w:themeColor="accent4" w:themeTint="95"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFDA6A" w:themeColor="accent4" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent5">
     <w:name w:val="Grid Table 1 Light - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="95CEDD" w:themeColor="accent5" w:themeTint="95"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="91ACDC" w:themeColor="accent5" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent6">
     <w:name w:val="Grid Table 1 Light - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC192" w:themeColor="accent6" w:themeTint="95"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="AAD190" w:themeColor="accent6" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="-2">
     <w:name w:val="Grid Table 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -3463,530 +2446,551 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent1">
     <w:name w:val="Grid Table 2 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent2">
     <w:name w:val="Grid Table 2 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent3">
     <w:name w:val="Grid Table 2 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent4">
     <w:name w:val="Grid Table 2 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent5">
     <w:name w:val="Grid Table 2 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent6">
     <w:name w:val="Grid Table 2 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="-3">
     <w:name w:val="Grid Table 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -4046,57 +3050,60 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent1">
     <w:name w:val="Grid Table 3 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -4130,76 +3137,79 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent2">
     <w:name w:val="Grid Table 3 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -4233,76 +3243,79 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent3">
     <w:name w:val="Grid Table 3 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -4336,76 +3349,79 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent4">
     <w:name w:val="Grid Table 3 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -4439,76 +3455,79 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent5">
     <w:name w:val="Grid Table 3 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -4542,76 +3561,79 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent6">
     <w:name w:val="Grid Table 3 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -4645,69 +3667,72 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="-4">
     <w:name w:val="Grid Table 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -4745,536 +3770,557 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent1">
     <w:name w:val="Grid Table 4 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
+        <w:shd w:val="clear" w:color="DEEBF6" w:themeColor="accent1" w:themeTint="32" w:fill="DEEBF6" w:themeFill="accent1" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
+        <w:shd w:val="clear" w:color="DEEBF6" w:themeColor="accent1" w:themeTint="32" w:fill="DEEBF6" w:themeFill="accent1" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent2">
     <w:name w:val="Grid Table 4 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent3">
     <w:name w:val="Grid Table 4 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent4">
     <w:name w:val="Grid Table 4 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent5">
     <w:name w:val="Grid Table 4 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent6">
     <w:name w:val="Grid Table 4 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="-5">
     <w:name w:val="Grid Table 5 Dark"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -5312,536 +4358,557 @@
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent1">
     <w:name w:val="Grid Table 5 Dark- Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
+        <w:shd w:val="clear" w:color="B3D0EB" w:themeColor="accent1" w:themeTint="75" w:fill="B3D0EB" w:themeFill="accent1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
+        <w:shd w:val="clear" w:color="B3D0EB" w:themeColor="accent1" w:themeTint="75" w:fill="B3D0EB" w:themeFill="accent1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent2">
     <w:name w:val="Grid Table 5 Dark - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+        <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+        <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+        <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+        <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
+        <w:shd w:val="clear" w:color="F6C3A0" w:themeColor="accent2" w:themeTint="75" w:fill="F6C3A0" w:themeFill="accent2" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
+        <w:shd w:val="clear" w:color="F6C3A0" w:themeColor="accent2" w:themeTint="75" w:fill="F6C3A0" w:themeFill="accent2" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent3">
     <w:name w:val="Grid Table 5 Dark - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
+        <w:shd w:val="clear" w:color="D5D5D5" w:themeColor="accent3" w:themeTint="75" w:fill="D5D5D5" w:themeFill="accent3" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
+        <w:shd w:val="clear" w:color="D5D5D5" w:themeColor="accent3" w:themeTint="75" w:fill="D5D5D5" w:themeFill="accent3" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent4">
     <w:name w:val="Grid Table 5 Dark- Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+        <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+        <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+        <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+        <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
+        <w:shd w:val="clear" w:color="FFE28A" w:themeColor="accent4" w:themeTint="75" w:fill="FFE28A" w:themeFill="accent4" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
+        <w:shd w:val="clear" w:color="FFE28A" w:themeColor="accent4" w:themeTint="75" w:fill="FFE28A" w:themeFill="accent4" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent5">
     <w:name w:val="Grid Table 5 Dark - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
+        <w:shd w:val="clear" w:color="A9BEE4" w:themeColor="accent5" w:themeTint="75" w:fill="A9BEE4" w:themeFill="accent5" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
+        <w:shd w:val="clear" w:color="A9BEE4" w:themeColor="accent5" w:themeTint="75" w:fill="A9BEE4" w:themeFill="accent5" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent6">
     <w:name w:val="Grid Table 5 Dark - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
+        <w:shd w:val="clear" w:color="BCDBA8" w:themeColor="accent6" w:themeTint="75" w:fill="BCDBA8" w:themeFill="accent6" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
+        <w:shd w:val="clear" w:color="BCDBA8" w:themeColor="accent6" w:themeTint="75" w:fill="BCDBA8" w:themeFill="accent6" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="-6">
     <w:name w:val="Grid Table 6 Colorful"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -5869,1274 +4936,1316 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent1">
     <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent2">
     <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent3">
     <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent4">
     <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent5">
     <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent6">
     <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="-7">
     <w:name w:val="Grid Table 7 Colorful"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent1">
     <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent2">
     <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent3">
     <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent4">
     <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent5">
     <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent6">
     <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
-[...4 lines deleted...]
-  <w:style w:type="table" w:styleId="-11">
+        <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-10">
     <w:name w:val="List Table 1 Light"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -7156,428 +6265,449 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent1">
     <w:name w:val="List Table 1 Light - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent2">
     <w:name w:val="List Table 1 Light - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent3">
     <w:name w:val="List Table 1 Light - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent4">
     <w:name w:val="List Table 1 Light - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent5">
     <w:name w:val="List Table 1 Light - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent6">
     <w:name w:val="List Table 1 Light - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="-20">
     <w:name w:val="List Table 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
@@ -7620,566 +6750,587 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent1">
     <w:name w:val="List Table 2 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent2">
     <w:name w:val="List Table 2 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent3">
     <w:name w:val="List Table 2 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent4">
     <w:name w:val="List Table 2 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent5">
     <w:name w:val="List Table 2 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent6">
     <w:name w:val="List Table 2 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="-30">
     <w:name w:val="List Table 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -8209,488 +7360,509 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent1">
     <w:name w:val="List Table 3 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent2">
     <w:name w:val="List Table 3 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent3">
     <w:name w:val="List Table 3 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent4">
     <w:name w:val="List Table 3 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent5">
     <w:name w:val="List Table 3 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:shd w:val="clear" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:fill="8DA9DB" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent6">
     <w:name w:val="List Table 3 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="-40">
     <w:name w:val="List Table 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -8715,458 +7887,479 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent1">
     <w:name w:val="List Table 4 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent2">
     <w:name w:val="List Table 4 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+        <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent3">
     <w:name w:val="List Table 4 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent4">
     <w:name w:val="List Table 4 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+        <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent5">
     <w:name w:val="List Table 4 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent6">
     <w:name w:val="List Table 4 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="-50">
     <w:name w:val="List Table 5 Dark"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
@@ -9226,668 +8419,689 @@
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent1">
     <w:name w:val="List Table 5 Dark - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent2">
     <w:name w:val="List Table 5 Dark - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent3">
     <w:name w:val="List Table 5 Dark - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent4">
     <w:name w:val="List Table 5 Dark - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent5">
     <w:name w:val="List Table 5 Dark - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      <w:shd w:val="clear" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:fill="8DA9DB" w:themeFill="accent5" w:themeFillTint="9A"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:shd w:val="clear" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:fill="8DA9DB" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:shd w:val="clear" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:fill="8DA9DB" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:shd w:val="clear" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:fill="8DA9DB" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:shd w:val="clear" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:fill="8DA9DB" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent6">
     <w:name w:val="List Table 5 Dark - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
-          <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="-60">
     <w:name w:val="List Table 6 Colorful"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
@@ -9917,1267 +9131,1312 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent1">
     <w:name w:val="List Table 6 Colorful - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
-[...4 lines deleted...]
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent2">
     <w:name w:val="List Table 6 Colorful - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...4 lines deleted...]
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent3">
     <w:name w:val="List Table 6 Colorful - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...4 lines deleted...]
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent4">
     <w:name w:val="List Table 6 Colorful - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...4 lines deleted...]
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent5">
     <w:name w:val="List Table 6 Colorful - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...4 lines deleted...]
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent6">
     <w:name w:val="List Table 6 Colorful - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...4 lines deleted...]
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="-70">
     <w:name w:val="List Table 7 Colorful"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent1">
     <w:name w:val="List Table 7 Colorful - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent2">
     <w:name w:val="List Table 7 Colorful - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent3">
     <w:name w:val="List Table 7 Colorful - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent4">
     <w:name w:val="List Table 7 Colorful - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent5">
     <w:name w:val="List Table 7 Colorful - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent6">
     <w:name w:val="List Table 7 Colorful - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent">
     <w:name w:val="Lined - Accent"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
@@ -11224,604 +10483,646 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent1">
     <w:name w:val="Lined - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:shd w:val="clear" w:color="CBDFF1" w:themeColor="accent1" w:themeTint="50" w:fill="CBDFF1" w:themeFill="accent1" w:themeFillTint="50"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:shd w:val="clear" w:color="CBDFF1" w:themeColor="accent1" w:themeTint="50" w:fill="CBDFF1" w:themeFill="accent1" w:themeFillTint="50"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent2">
     <w:name w:val="Lined - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent3">
     <w:name w:val="Lined - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent4">
     <w:name w:val="Lined - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent5">
     <w:name w:val="Lined - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent6">
     <w:name w:val="Lined - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent">
     <w:name w:val="Bordered &amp; Lined - Accent"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -11876,650 +11177,689 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent1">
     <w:name w:val="Bordered &amp; Lined - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent1" w:themeShade="95"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:shd w:val="clear" w:color="CBDFF1" w:themeColor="accent1" w:themeTint="50" w:fill="CBDFF1" w:themeFill="accent1" w:themeFillTint="50"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:shd w:val="clear" w:color="CBDFF1" w:themeColor="accent1" w:themeTint="50" w:fill="CBDFF1" w:themeFill="accent1" w:themeFillTint="50"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent2">
     <w:name w:val="Bordered &amp; Lined - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent3">
     <w:name w:val="Bordered &amp; Lined - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent4">
     <w:name w:val="Bordered &amp; Lined - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent5">
     <w:name w:val="Bordered &amp; Lined - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent5" w:themeShade="95"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent6">
     <w:name w:val="Bordered &amp; Lined - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered">
     <w:name w:val="Bordered"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -12555,573 +11895,601 @@
           <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent1">
     <w:name w:val="Bordered - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent2">
     <w:name w:val="Bordered - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent3">
     <w:name w:val="Bordered - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent4">
     <w:name w:val="Bordered - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent5">
     <w:name w:val="Bordered - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent6">
     <w:name w:val="Bordered - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a9">
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af0">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="aa"/>
+    <w:link w:val="af2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:spacing w:after="40"/>
+      <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
     <w:name w:val="Текст сноски Знак"/>
-    <w:link w:val="a9"/>
+    <w:link w:val="af1"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ab">
+  <w:style w:type="character" w:styleId="af3">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="af4">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ad"/>
+    <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
     <w:name w:val="Текст концевой сноски Знак"/>
-    <w:link w:val="ac"/>
+    <w:link w:val="af4"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ae">
+  <w:style w:type="character" w:styleId="af6">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="12">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="24">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
@@ -13183,754 +12551,192 @@
       <w:ind w:left="1701"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="81">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="1984"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="91">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="2268"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af">
+  <w:style w:type="paragraph" w:styleId="af7">
     <w:name w:val="TOC Heading"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af0">
+  <w:style w:type="paragraph" w:styleId="af8">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...25 lines deleted...]
-    <w:name w:val="header"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af9">
+    <w:name w:val="No Spacing"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af3"/>
-[...78 lines deleted...]
-    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rPr>
-[...411 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="aff2">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:uiPriority w:val="22"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afb">
+    <w:name w:val="ГКР Абзац простой"/>
     <w:qFormat/>
-    <w:rPr>
-[...17 lines deleted...]
-      <w:spacing w:before="120" w:after="120"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-1">
-[...9 lines deleted...]
-      </w:tabs>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...40 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dagestan.digital" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/_________Microsoft_Word.docx"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="New Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office Classic 2">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13939,70 +12745,67 @@
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
                 <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
-          <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
-          <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
-          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="38000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
@@ -14043,88 +12846,55 @@
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>416</Words>
-  <Characters>2374</Characters>
+  <Words>257</Words>
+  <Characters>1468</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Министерство Экономики РД</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2785</CharactersWithSpaces>
+  <CharactersWithSpaces>1722</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>УТВЕРЖДЕНО</dc:title>
-  <dc:creator>User</dc:creator>
+  <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>