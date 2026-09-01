--- v0 (2026-08-11)
+++ v1 (2026-09-01)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="245" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Проект</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="000D4B9E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -319,162 +320,179 @@
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="51" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Правительство Республики Дагестан </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>п о с т а н о в л я е т:</w:t>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о с т а н о в л я е т:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRPr="00815D79" w:rsidRDefault="00A904D8" w:rsidP="00815D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        1. Утвердить прилагаемые изменения, которые вносятся в постановление Правительства Республики Дагестан от 14 ноября 2014 г. № 546 «Об обеспечении доступа к информации о деятельности органов исполнительной власти Республики Дагестан» (Собрание законодательства Республики</w:t>
       </w:r>
       <w:r w:rsidR="00815D79">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дагестан, 2014, № 21, ст. 1273; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>официальный интернет-портал правовой информации (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:tooltip="http://www.pravo.gov.ru" w:history="1">
+      <w:hyperlink r:id="rId8" w:tooltip="http://www.pravo.gov.ru" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="af5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>www</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="af5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="af5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>pravo</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="af5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="af5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>gov</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="af5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="af5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2017,18 октября, № 0500201710180006). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="00815D79">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="51" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -637,52 +655,64 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Республики Дагестан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                                М.Рамазанов</w:t>
+        <w:t xml:space="preserve">                                </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>М.Рамазанов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="00815D79" w:rsidRDefault="00815D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-185"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="000D4B9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-185"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1277,80 +1307,82 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>в целях организации доступа к информации о своей деятельности определить уполномоченные структурные подразделения или должностных лиц;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
       <w:pPr>
         <w:pStyle w:val="af6"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="51" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>обеспечить доступ граждан и организаций к информации об их деятельности, за исключением информации ограниченного доступа, путем создания своих официальных страниц</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>и официальных страниц подведомственных организаций</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>для размещения информации в сети «Интернет»;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="51" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1440,51 +1472,69 @@
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="51" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>обеспечить в местах, доступных для пользователей информацией (в помещениях органов исполнительной власти, других доступных для посещения местах), создание пунктов подключения к сети «Интернет».».</w:t>
+        <w:t>обеспечить в местах, доступных для пользователей информацией (в помещениях органов исполнительной власти, других доступных для посещения местах), создание пунктов подключения к сети «Интернет»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="006156D6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="51" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1511,51 +1561,69 @@
         <w:spacing w:after="51" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> «4. Министерству цифрового развития, информации и печати Республики Дагестан:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">         осуществлять координацию деятельности органов исполнительной власти Республики Дагестан по обеспечению доступа к информации о их деятельности;</w:t>
+        <w:t xml:space="preserve">         осуществлять координацию деятельности органов исполнительной власти Республики Дагестан по обеспечению доступа к информации </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> их деятельности;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">         ежегодно, до 1 апреля, представлять в Правительство Республики Дагестан информацию о ходе реализации настоящего постановления органами исполнительной власти Республики Дагестан.».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="006156D6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="51" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1591,52 +1659,62 @@
         <w:spacing w:after="51" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> «5. Министерству цифрового развития, информации и печати Республики Дагестан обеспечить создание типовых официальных сайтов органов </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>исполнительной власти Республики Дагестан в информационной системе «Единая платформа сайтов органов государственной власти Республики Дагестан» для размещения информации указанной в приложении № 1 к настоящему постановлению.».</w:t>
+        <w:t>исполнительной власти Республики Дагестан в информационной системе «Единая платформа сайтов органов государственной власти Республики Дагестан» для размещения информации указанной в приложении № 1 к настоящему постановлению</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.».</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="006156D6" w:rsidRDefault="006156D6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="51" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -2039,51 +2117,73 @@
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:spacing w:before="6" w:after="6"/>
               <w:ind w:left="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>№ п/п</w:t>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -2923,58 +3023,60 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Сведения о средствах массовой информации, функции и полномочия учредителя которых возложены на орган исполнительной власти Республики Дагестан, в частности их перечень, почтовые адреса, адреса электронной почты (при наличии), номера телефонов и адреса официальных сайтов средств массовой информации</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:ind w:firstLine="50"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3183,59 +3285,71 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:ind w:firstLine="50"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>анонс — не позднее чем за 3 рабочих дня до мероприятия; результаты — в течение 5 рабочих дней после окончания мероприятия</w:t>
+              <w:t>а</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>нонс — не позднее чем за 3 рабочих дня до мероприятия; результаты — в течение 5 рабочих дней после окончания мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4B9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:spacing w:before="6" w:after="6"/>
               <w:ind w:left="113"/>
@@ -3455,51 +3569,69 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Нормативные правовые акты, изданные органом исполнительной власти Республики Дагестан, включая сведения о внесении в них изменений, признании их утратившими силу</w:t>
+              <w:t xml:space="preserve">Нормативные правовые акты, изданные органом исполнительной власти Республики Дагестан, включая сведения о внесении в них изменений, признании их </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>утратившими</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> силу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:ind w:firstLine="50"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -3529,159 +3661,197 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:spacing w:before="6" w:after="6"/>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Сведения о судебных постановлениях по делам о признании не действующими нормативных правовых актов органа исполнительной власти Республики Дагестан</w:t>
+              <w:t xml:space="preserve">Сведения о судебных постановлениях </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">по делам о признании не </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>действующими</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> нормативных правовых актов органа исполнительной власти Республики Дагестан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:ind w:firstLine="50"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>в течение 5 рабочих дней со дня поступления судебного постановления в орган исполнительной власти</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">в течение 5 рабочих дней со дня поступления </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>судебного постановления в орган исполнительной власти</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4B9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:spacing w:before="6" w:after="6"/>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -4177,58 +4347,60 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Информация об официальных визитах, о рабочих поездках руководителей и официальных делегаций органа исполнительной власти Республики Дагестан, а также об официальных мероприятиях, организуемых органом исполнительной власти Республики Дагестан, его территориальными органами (заседания, встречи, брифинги, семинары, «круглые столы» и другие мероприятия), в частности, анонсы предстоящих официальных визитов и рабочих поездок, официальных мероприятий и их итоги</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:ind w:firstLine="50"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4365,159 +4537,179 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:spacing w:before="6" w:after="6"/>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Информационные и аналитические материалы (доклады, отчеты и обзоры информационного характера) о деятельности органа исполнительной власти Республики Дагестан</w:t>
+              <w:t xml:space="preserve">Информационные и аналитические материалы (доклады, отчеты и обзоры </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>информационного характера) о деятельности органа исполнительной власти Республики Дагестан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:ind w:firstLine="50"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>в течение 5 рабочих дней со дня утверждения органом исполнительной власти информационных и аналитических материалов</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">в течение 5 рабочих дней со дня утверждения органом исполнительной власти информационных и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>аналитических материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4B9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:spacing w:before="6" w:after="6"/>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -4652,52 +4844,63 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:ind w:firstLine="50"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>в течение 5 рабочих дней со дня утверждения планов деятельности органа исполнительной власти</w:t>
+              <w:t xml:space="preserve">в течение 5 рабочих дней со дня </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>утверждения планов деятельности органа исполнительной власти</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4B9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:spacing w:before="6" w:after="6"/>
               <w:ind w:left="113"/>
               <w:rPr>
@@ -4868,52 +5071,63 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:ind w:firstLine="50"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ежеквартально, до 15-го числа месяца, следующего за отчетным</w:t>
+              <w:t xml:space="preserve">ежеквартально, до 15-го числа месяца, следующего за </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>отчетным</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4B9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:spacing w:before="6" w:after="6"/>
               <w:ind w:left="113"/>
               <w:rPr>
@@ -5227,158 +5441,168 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:spacing w:before="6" w:after="6"/>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>План-график размещения заказов на поставки товаров, выполнение работ и оказание услуг для государственных нужд, проводимых органами исполнительной власти Республики Дагестан, их территориальными органами и подведомственными организациями</w:t>
+              <w:t xml:space="preserve">План-график размещения заказов на </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>поставки товаров, выполнение работ и оказание услуг для государственных нужд, проводимых органами исполнительной власти Республики Дагестан, их территориальными органами и подведомственными организациями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ежеквартально</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4B9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:spacing w:before="6" w:after="6"/>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -6169,60 +6393,78 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Сведения о составе координационных и совещательных органов (фамилии, имена, отчества, должности </w:t>
+              <w:t xml:space="preserve">Сведения о составе координационных и совещательных органов (фамилии, имена, отчества, должности руководителей и </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>членов</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>руководителей и членов координационных и совещательных органов), а также адрес местонахождения, номера телефонов (факса), адрес электронной почты</w:t>
+              <w:t>координационных и совещательных органов), а также адрес местонахождения, номера телефонов (факса), адрес электронной почты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -7953,195 +8195,217 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:spacing w:before="6" w:after="6"/>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>7.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Порядок и время приема граждан (физических лиц), в том числе представителей организаций (юридических лиц), общественных объединений и органов государственной власти</w:t>
+              <w:t xml:space="preserve">Порядок и время приема граждан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(физических лиц), в том числе представителей организаций (юридических лиц), общественных объединений и органов государственной власти</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:ind w:firstLine="50"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>в течение 5 рабочих дней со дня утверждения порядка и времени приема</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">в течение 5 рабочих дней со дня утверждения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>порядка и времени приема</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4B9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:spacing w:before="6" w:after="6"/>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Фамилия, имя, отчество руководителя структурного подразделения или иного должностного лица органа исполнительной власти Республики Дагестан, к полномочиям которых отнесены: организация приема граждан (физических лиц), в том числе представителей организаций (юридических лиц), общественных объединений, государственных органов и органов местного самоуправления, обеспечение рассмотрения их сообщений, а также номер телефона, адрес электронной почты, по которым можно получить информацию справочного характера</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:ind w:firstLine="50"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -8605,60 +8869,60 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Нормативные правовые и иные акты, регулирующие порядок создания, ведения государственных </w:t>
+              <w:t xml:space="preserve">Нормативные правовые и иные акты, регулирующие порядок создания, ведения государственных информационных систем, а также </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>информационных систем, а также порядок доступа заинтересованных лиц к информации, содержащейся в государственных информационных системах, находящихся в ведении органа исполнительной власти Республики Дагестан и подведомственных ему организаций</w:t>
+              <w:t>порядок доступа заинтересованных лиц к информации, содержащейся в государственных информационных системах, находящихся в ведении органа исполнительной власти Республики Дагестан и подведомственных ему организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="240" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9627,72 +9891,72 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Приложение № 2</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>к постановлению Правительства</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Республики Дагестан</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
@@ -9821,87 +10085,123 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1. Технологические и программные средства обеспечения пользования официальными сайтами органов исполнительной власти Республики Дагестан в информационно-телекоммуникационной сети «Интернет» (далее соответственно — сайты, сеть «Интернет») должны соответствовать следующим условиям:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t>а) обеспечивать доступ пользователей для ознакомления с информацией, размещенной на сайте, поиск и копирование фрагментов текста средствами веб-обозревателя (гипертекстовый формат). Нормативные правовые и иные акты, проекты актов, судебные акты, доклады, отчеты, договоры, обзоры, прогнозы, протоколы, заключения, статистическая информация, образцы форм и иных документов дополнительно к гипертекстовому формату размещаются на официальном сайте в виде файлов в формате, обеспечивающем возможность их сохранения на технических средствах пользователей, а также последующий поиск и копирование произвольного фрагмента текста средствами соответствующей программы для просмотра (документ в электронной форме);</w:t>
+        <w:t xml:space="preserve">а) обеспечивать доступ пользователей для ознакомления с информацией, размещенной на сайте, поиск и копирование фрагментов текста средствами веб-обозревателя (гипертекстовый формат). </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Нормативные правовые и иные акты, проекты актов, судебные акты, доклады, отчеты, договоры, обзоры, прогнозы, протоколы, заключения, статистическая информация, образцы форм и иных документов дополнительно к гипертекстовому формату размещаются на официальном сайте в виде файлов в формате, обеспечивающем возможность их сохранения на технических средствах пользователей, а также последующий поиск и копирование произвольного фрагмента текста средствами соответствующей программы для просмотра (документ в</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> электронной форме);</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>б) обеспечивать работоспособность сайта под нагрузкой, определяемой числом обращений к сайту пользователями, двукратно превышающей максимальное суточное число обращений, зарегистрированных за последние 6 месяцев эксплуатации сайта. Для вновь созданного либо функционирующего менее 6 месяцев — под нагрузкой не менее 10000 обращений к сайту в месяц;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>в) обеспечивать учет посещаемости всех страниц сайта;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>г) предоставлять пользователям возможность масштабирования шрифтов и элементов интерфейса сайта средствами веб-обозревателя;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t>д) при использовании сайта пользователю должна быть предоставлена возможность выбора версий сайта, оптимизированных для использования посредством устройств с различными разрешениями экранов (мобильная версия), а также версия сайта для слабовидящих, в соответствии с национальным стандартом Российской Федерации (ГОСТ Р 52872-2019 или действующий на момент редакции).</w:t>
+        <w:t xml:space="preserve">д) при использовании сайта пользователю должна быть предоставлена возможность выбора версий сайта, оптимизированных для использования посредством устройств с различными разрешениями экранов (мобильная версия), а также версия сайта для слабовидящих, в соответствии с национальным стандартом Российской Федерации (ГОСТ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 52872-2019 или действующий на момент редакции).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -9911,116 +10211,118 @@
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3. Навигационные средства сайта должны соответствовать следующим требованиям:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>а) вся размещенная на сайте информация должна быть доступна пользователям путем последовательного перехода по гиперссылкам, начиная с главной страницы сайта. Количество таких переходов (по кратчайшей последовательности) должно быть не более пяти;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>б) пользователю должна предоставляться наглядная информация о структуре сайта и о местонахождении отображаемой страницы в этой структуре;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>в) на каждой странице сайта должны быть размещены: главное меню, явно обозначенная ссылка на главную страницу, ссылка на карту официального сайта, наименование органа исполнительной власти, а также ссылки (указатели) на официальные страницы данного органа в социальных сетях (при их наличии);</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>г) заголовки и подписи на страницах должны описывать содержание (назначение) данной страницы, наименование текущего раздела и отображаемого документа, наименование страницы, описывающее ее содержание (назначение), должно отображаться в заголовке окна веб-обозревателя;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -10189,111 +10491,113 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>возможность копирования информации на резервный носитель, обеспечивающий гарантию ее восстановления с указанного носителя;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>предоставление пользователям возможности беспрепятственного поиска и получения всей текстовой информации, размещенной на сайте, включая поиск документа среди всех документов, опубликованных на сайте, по его реквизитам, содержанию документа, а также по фрагментам текста, содержащегося в размещенном на сайте документе, и определение даты и времени ее размещения, а также дату и время последнего изменения;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>защиту информации от уничтожения, модификации и блокирования доступа к ней, а также от иных неправомерных действий в отношении такой информации;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>хранение информации, размещенной на сайте, в течение 5 лет со дня ее первичного размещения;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -10561,52 +10865,50 @@
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="000D4B9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="000D4B9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="000D4B9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
@@ -10672,1031 +10974,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000D4B9E" w:rsidRDefault="000D4B9E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001C5295" w:rsidRDefault="001C5295">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="000D4B9E" w:rsidRDefault="00A904D8">
-[...924 lines deleted...]
-    <w:sectPr w:rsidR="000D4B9E">
+    <w:sectPr w:rsidR="001C5295">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1135" w:right="851" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002A5DE8" w:rsidRDefault="002A5DE8">
+    <w:p w:rsidR="00EA2848" w:rsidRDefault="00EA2848">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002A5DE8" w:rsidRDefault="002A5DE8">
+    <w:p w:rsidR="00EA2848" w:rsidRDefault="00EA2848">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
@@ -11704,77 +11071,77 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002A5DE8" w:rsidRDefault="002A5DE8">
+    <w:p w:rsidR="00EA2848" w:rsidRDefault="00EA2848">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002A5DE8" w:rsidRDefault="002A5DE8">
+    <w:p w:rsidR="00EA2848" w:rsidRDefault="00EA2848">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="03F0473B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA5A58B0"/>
     <w:lvl w:ilvl="0" w:tplc="E41E1156">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5232B7F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -11861,51 +11228,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="47341516">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="084E4075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A4C1ECA"/>
     <w:lvl w:ilvl="0" w:tplc="7C32E71C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A4AAA460">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -11952,51 +11319,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9A38ECAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="80F23530">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="0DAA652E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C67ABFCC"/>
     <w:lvl w:ilvl="0" w:tplc="723AB64C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1AB63932">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BEB0E414">
@@ -12041,51 +11408,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5220" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="35D0B3B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BA38A964">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="18BA5DDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F74E0BCE"/>
     <w:lvl w:ilvl="0" w:tplc="429E2188">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BBA8CFF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -12132,51 +11499,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B11AB9F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E5AEE2DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="18C8543E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A5E9F96"/>
     <w:lvl w:ilvl="0" w:tplc="D0804DEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7ED0744A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -12263,51 +11630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="61440B30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="2457441B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BBC7868"/>
     <w:lvl w:ilvl="0" w:tplc="B7C6C8C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="09A67260">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -12354,51 +11721,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1BC4A08E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D2DA84BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="27192BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7892E2F2"/>
     <w:lvl w:ilvl="0" w:tplc="1B9A3E78">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F1108D00">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -12445,51 +11812,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="580636F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0CEADC5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="29375DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC483304"/>
     <w:lvl w:ilvl="0" w:tplc="7E923CE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0F1115"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2618CA4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -12536,51 +11903,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="72EC3058">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3134115A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="2BE17FE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBF86D92"/>
     <w:lvl w:ilvl="0" w:tplc="EEAE4606">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C30AF61E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -12667,51 +12034,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="ADFC2622">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="2D3C00D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F72DCD8"/>
     <w:lvl w:ilvl="0" w:tplc="005AC3A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1276" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7D8E3F74">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1996" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="97CAA044">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12753,51 +12120,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5596" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1B061772">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6316" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B6FC8FC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7036" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="3FAB46B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70C4AF70"/>
     <w:lvl w:ilvl="0" w:tplc="EE4C96C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="0F1115"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="183AE01E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -12884,51 +12251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="0F1115"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AE9E6D5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="0F1115"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="43765108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6A47262"/>
     <w:lvl w:ilvl="0" w:tplc="95DED3A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6F1AD790">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -13015,51 +12382,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E4789384">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="45870703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F2601CE"/>
     <w:lvl w:ilvl="0" w:tplc="AE6E2FA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B602EA5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -13106,51 +12473,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A6488348">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FDBE0972">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="539667FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DF0C92A"/>
     <w:lvl w:ilvl="0" w:tplc="0B9E2088">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7DB89244">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A4ACDF32">
@@ -13195,51 +12562,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D2C8CA9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6BAC3D6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="58475238"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="009CBC86"/>
     <w:lvl w:ilvl="0" w:tplc="1900753A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A7F4D094">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -13286,51 +12653,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="576EAE02">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1F74F282">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="59444CC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFF2469A"/>
     <w:lvl w:ilvl="0" w:tplc="F83A8416">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A1EC556E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -13417,51 +12784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4E4C1E86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="5E9546EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85963DA4"/>
     <w:lvl w:ilvl="0" w:tplc="45C04F86">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1276" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3F5CFECA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1996" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="58C88188">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13503,51 +12870,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5596" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9D0C7CAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6316" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A4F269DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7036" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="66F05209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C722E23C"/>
     <w:lvl w:ilvl="0" w:tplc="ACA82104">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1242B570">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -13594,51 +12961,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9D64B678">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AD984D40">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="6AFD4C7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC6CD2DA"/>
     <w:lvl w:ilvl="0" w:tplc="A4ACDA0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9FA27CC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -13685,51 +13052,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A350E42E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="62F0298A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="6B4B5B36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3DCD748"/>
     <w:lvl w:ilvl="0" w:tplc="86088992">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1DF6CD52">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -13776,51 +13143,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FCB8BB2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="034E4150">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="6C9D1CD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF202858"/>
     <w:lvl w:ilvl="0" w:tplc="2CBA24E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="841E180E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13866,51 +13233,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="98D6D894">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2D7E9AD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="723812B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23D0676A"/>
     <w:lvl w:ilvl="0" w:tplc="E81E7EF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="ED601A32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -13997,51 +13364,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A9385DB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="76196EBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34807654"/>
     <w:lvl w:ilvl="0" w:tplc="0994E090">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="780A73C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4D66C840">
@@ -14086,51 +13453,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C74413C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F8D00894">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="7938260B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54C0DE72"/>
     <w:lvl w:ilvl="0" w:tplc="4B66ED4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="0F1115"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="23FCD004">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -14217,51 +13584,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="0F1115"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="985EF326">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="0F1115"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="7D5D22B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E7A2FCE"/>
     <w:lvl w:ilvl="0" w:tplc="7B305B6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7C8EE5E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B4CA5268">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14303,51 +13670,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="937A38B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9F8EA736">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="7D6319B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32868F64"/>
     <w:lvl w:ilvl="0" w:tplc="989AC79E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0F1115"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="88A0E2CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -14394,51 +13761,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0DF60908">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B75CC638">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="7DCA72E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D472CB76"/>
     <w:lvl w:ilvl="0" w:tplc="12C67BB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0F1115"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CBD0A15A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -14485,51 +13852,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5C8C03E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C2D05D50">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27">
     <w:nsid w:val="7EA84FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23F4A294"/>
     <w:lvl w:ilvl="0" w:tplc="B914D5A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="0F1115"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F3408E8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -14576,51 +13943,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9F88CC5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E6841B42">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28">
     <w:nsid w:val="7F012CD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3506747C"/>
     <w:lvl w:ilvl="0" w:tplc="2ECCD296">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5CDCC284">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
@@ -14798,509 +14165,275 @@
   <w:num w:numId="23">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D4B9E"/>
     <w:rsid w:val="0008100F"/>
     <w:rsid w:val="000D4B9E"/>
     <w:rsid w:val="00142347"/>
     <w:rsid w:val="00142914"/>
     <w:rsid w:val="00155FCC"/>
     <w:rsid w:val="00165698"/>
     <w:rsid w:val="001C5295"/>
     <w:rsid w:val="002A5DE8"/>
     <w:rsid w:val="00355C9C"/>
     <w:rsid w:val="006156D6"/>
     <w:rsid w:val="0064440A"/>
     <w:rsid w:val="006554E5"/>
     <w:rsid w:val="006A228E"/>
     <w:rsid w:val="006C4035"/>
     <w:rsid w:val="00815D79"/>
+    <w:rsid w:val="00902F0F"/>
     <w:rsid w:val="00A520C8"/>
     <w:rsid w:val="00A904D8"/>
     <w:rsid w:val="00C22ECA"/>
     <w:rsid w:val="00C40A9A"/>
+    <w:rsid w:val="00EA2848"/>
     <w:rsid w:val="00F31F65"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="39E2C31B"/>
-  <w15:docId w15:val="{4CBA3973-ECD5-4D70-9293-D5531EA810FB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
@@ -15773,51 +14906,51 @@
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="300"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-    <w:name w:val="Заголовок Знак"/>
+    <w:name w:val="Название Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="10"/>
     <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Подзаголовок Знак"/>
@@ -15906,76 +15039,90 @@
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="Название объекта Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="35"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight">
     <w:name w:val="Table Grid Light"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="11">
     <w:name w:val="Таблица простая 11"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -15986,56 +15133,63 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="210">
     <w:name w:val="Таблица простая 21"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
@@ -16070,50 +15224,57 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="31">
     <w:name w:val="Таблица простая 31"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:caps/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:caps/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
@@ -16150,50 +15311,57 @@
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="41">
     <w:name w:val="Таблица простая 41"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -16208,50 +15376,57 @@
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="51">
     <w:name w:val="Таблица простая 51"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="404040"/>
@@ -16301,58 +15476,65 @@
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="-11">
     <w:name w:val="Таблица-сетка 1 светлая1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -16367,58 +15549,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent1">
     <w:name w:val="Grid Table 1 Light - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="97B4D8" w:themeColor="accent1" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -16433,58 +15622,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent2">
     <w:name w:val="Grid Table 1 Light - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DA9896" w:themeColor="accent2" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -16499,58 +15695,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent3">
     <w:name w:val="Grid Table 1 Light - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C4D79D" w:themeColor="accent3" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -16565,58 +15768,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent4">
     <w:name w:val="Grid Table 1 Light - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B4A4C8" w:themeColor="accent4" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -16631,58 +15841,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent5">
     <w:name w:val="Grid Table 1 Light - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="95CEDD" w:themeColor="accent5" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -16697,58 +15914,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent6">
     <w:name w:val="Grid Table 1 Light - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC192" w:themeColor="accent6" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -16763,55 +15987,62 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="-21">
     <w:name w:val="Таблица-сетка 21"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -16846,55 +16077,62 @@
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent1">
     <w:name w:val="Grid Table 2 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -16929,55 +16167,62 @@
         <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent2">
     <w:name w:val="Grid Table 2 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -17012,55 +16257,62 @@
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent3">
     <w:name w:val="Grid Table 2 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -17095,55 +16347,62 @@
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent4">
     <w:name w:val="Grid Table 2 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -17178,55 +16437,62 @@
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent5">
     <w:name w:val="Grid Table 2 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -17261,55 +16527,62 @@
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent6">
     <w:name w:val="Grid Table 2 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -17344,55 +16617,62 @@
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="-31">
     <w:name w:val="Таблица-сетка 31"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -17450,55 +16730,62 @@
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent1">
     <w:name w:val="Grid Table 3 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -17556,55 +16843,62 @@
         <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent2">
     <w:name w:val="Grid Table 3 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -17662,55 +16956,62 @@
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent3">
     <w:name w:val="Grid Table 3 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -17768,55 +17069,62 @@
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent4">
     <w:name w:val="Grid Table 3 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -17874,55 +17182,62 @@
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent5">
     <w:name w:val="Grid Table 3 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -17980,55 +17295,62 @@
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent6">
     <w:name w:val="Grid Table 3 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -18086,58 +17408,65 @@
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="-41">
     <w:name w:val="Таблица-сетка 41"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -18170,58 +17499,65 @@
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent1">
     <w:name w:val="Grid Table 4 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -18254,58 +17590,65 @@
         <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent2">
     <w:name w:val="Grid Table 4 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -18338,58 +17681,65 @@
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent3">
     <w:name w:val="Grid Table 4 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -18422,58 +17772,65 @@
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent4">
     <w:name w:val="Grid Table 4 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -18506,58 +17863,65 @@
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent5">
     <w:name w:val="Grid Table 4 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -18590,58 +17954,65 @@
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent6">
     <w:name w:val="Grid Table 4 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -18674,59 +18045,66 @@
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="-51">
     <w:name w:val="Таблица-сетка 5 темная1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -18758,59 +18136,66 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent1">
     <w:name w:val="Grid Table 5 Dark- Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -18842,59 +18227,66 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent2">
     <w:name w:val="Grid Table 5 Dark - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -18926,59 +18318,66 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent3">
     <w:name w:val="Grid Table 5 Dark - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -19010,59 +18409,66 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent4">
     <w:name w:val="Grid Table 5 Dark- Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -19094,59 +18500,66 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent5">
     <w:name w:val="Grid Table 5 Dark - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -19178,59 +18591,66 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent6">
     <w:name w:val="Grid Table 5 Dark - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -19262,58 +18682,65 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="-61">
     <w:name w:val="Таблица-сетка 6 цветная1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -19336,58 +18763,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent1">
     <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -19410,58 +18844,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent2">
     <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -19484,58 +18925,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent3">
     <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -19558,58 +19006,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent4">
     <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -19632,58 +19087,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent5">
     <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -19706,58 +19168,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent6">
     <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -19780,56 +19249,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="-71">
     <w:name w:val="Таблица-сетка 7 цветная1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -19897,56 +19373,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent1">
     <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -20014,56 +19497,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent2">
     <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -20131,56 +19621,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent3">
     <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -20248,56 +19745,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent4">
     <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -20365,56 +19869,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent5">
     <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -20482,56 +19993,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent6">
     <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -20599,50 +20117,57 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="-110">
     <w:name w:val="Список-таблица 1 светлая1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -20665,50 +20190,57 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent1">
     <w:name w:val="List Table 1 Light - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
@@ -20731,50 +20263,57 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent2">
     <w:name w:val="List Table 1 Light - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
@@ -20797,50 +20336,57 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent3">
     <w:name w:val="List Table 1 Light - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
@@ -20863,50 +20409,57 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent4">
     <w:name w:val="List Table 1 Light - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
@@ -20929,50 +20482,57 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent5">
     <w:name w:val="List Table 1 Light - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
@@ -20995,50 +20555,57 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent6">
     <w:name w:val="List Table 1 Light - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
@@ -21061,55 +20628,62 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="-210">
     <w:name w:val="Список-таблица 21"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -21150,55 +20724,62 @@
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent1">
     <w:name w:val="List Table 2 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -21239,55 +20820,62 @@
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent2">
     <w:name w:val="List Table 2 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -21328,55 +20916,62 @@
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent3">
     <w:name w:val="List Table 2 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -21417,55 +21012,62 @@
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent4">
     <w:name w:val="List Table 2 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -21506,55 +21108,62 @@
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent5">
     <w:name w:val="List Table 2 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -21595,55 +21204,62 @@
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent6">
     <w:name w:val="List Table 2 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -21684,56 +21300,63 @@
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="-310">
     <w:name w:val="Список-таблица 31"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -21760,56 +21383,63 @@
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent1">
     <w:name w:val="List Table 3 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -21836,56 +21466,63 @@
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent2">
     <w:name w:val="List Table 3 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -21912,56 +21549,63 @@
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent3">
     <w:name w:val="List Table 3 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -21988,56 +21632,63 @@
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent4">
     <w:name w:val="List Table 3 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -22064,56 +21715,63 @@
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent5">
     <w:name w:val="List Table 3 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -22140,56 +21798,63 @@
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent6">
     <w:name w:val="List Table 3 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -22216,57 +21881,64 @@
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="-410">
     <w:name w:val="Список-таблица 41"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -22287,57 +21959,64 @@
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent1">
     <w:name w:val="List Table 4 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -22358,57 +22037,64 @@
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent2">
     <w:name w:val="List Table 4 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -22429,57 +22115,64 @@
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent3">
     <w:name w:val="List Table 4 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -22500,57 +22193,64 @@
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent4">
     <w:name w:val="List Table 4 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -22571,57 +22271,64 @@
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent5">
     <w:name w:val="List Table 4 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -22642,57 +22349,64 @@
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent6">
     <w:name w:val="List Table 4 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -22713,57 +22427,64 @@
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="-510">
     <w:name w:val="Список-таблица 5 темная1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -22819,57 +22540,64 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent1">
     <w:name w:val="List Table 5 Dark - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -22925,57 +22653,64 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent2">
     <w:name w:val="List Table 5 Dark - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -23031,57 +22766,64 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent3">
     <w:name w:val="List Table 5 Dark - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -23137,57 +22879,64 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent4">
     <w:name w:val="List Table 5 Dark - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -23243,57 +22992,64 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent5">
     <w:name w:val="List Table 5 Dark - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -23349,57 +23105,64 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent6">
     <w:name w:val="List Table 5 Dark - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -23455,54 +23218,61 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="-610">
     <w:name w:val="Список-таблица 6 цветная1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -23531,54 +23301,61 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent1">
     <w:name w:val="List Table 6 Colorful - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -23607,54 +23384,61 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent2">
     <w:name w:val="List Table 6 Colorful - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -23683,54 +23467,61 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent3">
     <w:name w:val="List Table 6 Colorful - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -23759,54 +23550,61 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent4">
     <w:name w:val="List Table 6 Colorful - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -23835,54 +23633,61 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent5">
     <w:name w:val="List Table 6 Colorful - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -23911,54 +23716,61 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent6">
     <w:name w:val="List Table 6 Colorful - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -23987,53 +23799,60 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="-710">
     <w:name w:val="Список-таблица 7 цветная1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -24101,53 +23920,60 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent1">
     <w:name w:val="List Table 7 Colorful - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -24215,53 +24041,60 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent2">
     <w:name w:val="List Table 7 Colorful - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -24329,53 +24162,60 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent3">
     <w:name w:val="List Table 7 Colorful - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -24443,53 +24283,60 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent4">
     <w:name w:val="List Table 7 Colorful - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -24557,53 +24404,60 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent5">
     <w:name w:val="List Table 7 Colorful - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -24671,53 +24525,60 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent6">
     <w:name w:val="List Table 7 Colorful - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -24791,50 +24652,57 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent">
     <w:name w:val="Lined - Accent"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -24889,50 +24757,57 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent1">
     <w:name w:val="Lined - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -24987,50 +24862,57 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent2">
     <w:name w:val="Lined - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -25085,50 +24967,57 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent3">
     <w:name w:val="Lined - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -25183,50 +25072,57 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent4">
     <w:name w:val="Lined - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -25281,50 +25177,57 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent5">
     <w:name w:val="Lined - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -25379,50 +25282,57 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent6">
     <w:name w:val="Lined - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -25477,58 +25387,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent">
     <w:name w:val="Bordered &amp; Lined - Accent"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -25583,58 +25500,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent1">
     <w:name w:val="Bordered &amp; Lined - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -25689,58 +25613,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent2">
     <w:name w:val="Bordered &amp; Lined - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -25795,58 +25726,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent3">
     <w:name w:val="Bordered &amp; Lined - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -25901,58 +25839,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent4">
     <w:name w:val="Bordered &amp; Lined - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -26007,58 +25952,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent5">
     <w:name w:val="Bordered &amp; Lined - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -26113,58 +26065,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent6">
     <w:name w:val="Bordered &amp; Lined - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -26213,58 +26172,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered">
     <w:name w:val="Bordered"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -26295,58 +26261,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent1">
     <w:name w:val="Bordered - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
@@ -26377,58 +26350,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent2">
     <w:name w:val="Bordered - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
@@ -26459,58 +26439,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent3">
     <w:name w:val="Bordered - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
@@ -26541,58 +26528,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent4">
     <w:name w:val="Bordered - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
@@ -26623,58 +26617,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent5">
     <w:name w:val="Bordered - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
@@ -26705,58 +26706,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent6">
     <w:name w:val="Bordered - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
@@ -26997,76 +27005,90 @@
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af6">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="13">
     <w:name w:val="Сетка таблицы1"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="af7"/>
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="af7">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af8">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af9">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
@@ -27094,58 +27116,65 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afb">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="afa"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="24">
     <w:name w:val="Сетка таблицы2"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="af7"/>
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afc">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="afd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afd">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="afc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
@@ -27158,60 +27187,13012 @@
     <w:name w:val="ConsPlusTitle"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="10"/>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="11"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:uiPriority w:val="29"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:uiPriority w:val="30"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CaptionChar">
+    <w:name w:val="Caption Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="35"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="300"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="10"/>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="22"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Цитата 2 Знак"/>
+    <w:link w:val="21"/>
+    <w:uiPriority w:val="29"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Выделенная цитата Знак"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="30"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Название объекта Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="35"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight">
+    <w:name w:val="Table Grid Light"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Таблица простая 11"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="210">
+    <w:name w:val="Таблица простая 21"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="31">
+    <w:name w:val="Таблица простая 31"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="41">
+    <w:name w:val="Таблица простая 41"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="51">
+    <w:name w:val="Таблица простая 51"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="-11">
+    <w:name w:val="Таблица-сетка 1 светлая1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent1">
+    <w:name w:val="Grid Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="97B4D8" w:themeColor="accent1" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent2">
+    <w:name w:val="Grid Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DA9896" w:themeColor="accent2" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent3">
+    <w:name w:val="Grid Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C4D79D" w:themeColor="accent3" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent4">
+    <w:name w:val="Grid Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B4A4C8" w:themeColor="accent4" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent5">
+    <w:name w:val="Grid Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="95CEDD" w:themeColor="accent5" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent6">
+    <w:name w:val="Grid Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC192" w:themeColor="accent6" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="-21">
+    <w:name w:val="Таблица-сетка 21"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent1">
+    <w:name w:val="Grid Table 2 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent2">
+    <w:name w:val="Grid Table 2 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent3">
+    <w:name w:val="Grid Table 2 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent4">
+    <w:name w:val="Grid Table 2 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent5">
+    <w:name w:val="Grid Table 2 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent6">
+    <w:name w:val="Grid Table 2 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="-31">
+    <w:name w:val="Таблица-сетка 31"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent1">
+    <w:name w:val="Grid Table 3 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent2">
+    <w:name w:val="Grid Table 3 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent3">
+    <w:name w:val="Grid Table 3 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent4">
+    <w:name w:val="Grid Table 3 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent5">
+    <w:name w:val="Grid Table 3 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent6">
+    <w:name w:val="Grid Table 3 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="-41">
+    <w:name w:val="Таблица-сетка 41"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent1">
+    <w:name w:val="Grid Table 4 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent2">
+    <w:name w:val="Grid Table 4 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent3">
+    <w:name w:val="Grid Table 4 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent4">
+    <w:name w:val="Grid Table 4 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent5">
+    <w:name w:val="Grid Table 4 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent6">
+    <w:name w:val="Grid Table 4 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="-51">
+    <w:name w:val="Таблица-сетка 5 темная1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent1">
+    <w:name w:val="Grid Table 5 Dark- Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent2">
+    <w:name w:val="Grid Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent3">
+    <w:name w:val="Grid Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent4">
+    <w:name w:val="Grid Table 5 Dark- Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent5">
+    <w:name w:val="Grid Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent6">
+    <w:name w:val="Grid Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="-61">
+    <w:name w:val="Таблица-сетка 6 цветная1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent1">
+    <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent2">
+    <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent3">
+    <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent4">
+    <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent5">
+    <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent6">
+    <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="-71">
+    <w:name w:val="Таблица-сетка 7 цветная1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent1">
+    <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent2">
+    <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent3">
+    <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent4">
+    <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent5">
+    <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent6">
+    <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="-110">
+    <w:name w:val="Список-таблица 1 светлая1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent1">
+    <w:name w:val="List Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent2">
+    <w:name w:val="List Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent3">
+    <w:name w:val="List Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent4">
+    <w:name w:val="List Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent5">
+    <w:name w:val="List Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent6">
+    <w:name w:val="List Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="-210">
+    <w:name w:val="Список-таблица 21"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent1">
+    <w:name w:val="List Table 2 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent2">
+    <w:name w:val="List Table 2 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent3">
+    <w:name w:val="List Table 2 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent4">
+    <w:name w:val="List Table 2 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent5">
+    <w:name w:val="List Table 2 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent6">
+    <w:name w:val="List Table 2 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="-310">
+    <w:name w:val="Список-таблица 31"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent1">
+    <w:name w:val="List Table 3 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent2">
+    <w:name w:val="List Table 3 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent3">
+    <w:name w:val="List Table 3 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent4">
+    <w:name w:val="List Table 3 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent5">
+    <w:name w:val="List Table 3 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent6">
+    <w:name w:val="List Table 3 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="-410">
+    <w:name w:val="Список-таблица 41"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent1">
+    <w:name w:val="List Table 4 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent2">
+    <w:name w:val="List Table 4 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent3">
+    <w:name w:val="List Table 4 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent4">
+    <w:name w:val="List Table 4 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent5">
+    <w:name w:val="List Table 4 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent6">
+    <w:name w:val="List Table 4 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="-510">
+    <w:name w:val="Список-таблица 5 темная1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent1">
+    <w:name w:val="List Table 5 Dark - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent2">
+    <w:name w:val="List Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent3">
+    <w:name w:val="List Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent4">
+    <w:name w:val="List Table 5 Dark - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent5">
+    <w:name w:val="List Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent6">
+    <w:name w:val="List Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="-610">
+    <w:name w:val="Список-таблица 6 цветная1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent1">
+    <w:name w:val="List Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent2">
+    <w:name w:val="List Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent3">
+    <w:name w:val="List Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent4">
+    <w:name w:val="List Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent5">
+    <w:name w:val="List Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent6">
+    <w:name w:val="List Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="-710">
+    <w:name w:val="Список-таблица 7 цветная1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent1">
+    <w:name w:val="List Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent2">
+    <w:name w:val="List Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent3">
+    <w:name w:val="List Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent4">
+    <w:name w:val="List Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent5">
+    <w:name w:val="List Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent6">
+    <w:name w:val="List Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent">
+    <w:name w:val="Lined - Accent"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent1">
+    <w:name w:val="Lined - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent2">
+    <w:name w:val="Lined - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent3">
+    <w:name w:val="Lined - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent4">
+    <w:name w:val="Lined - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent5">
+    <w:name w:val="Lined - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent6">
+    <w:name w:val="Lined - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent">
+    <w:name w:val="Bordered &amp; Lined - Accent"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent1">
+    <w:name w:val="Bordered &amp; Lined - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent2">
+    <w:name w:val="Bordered &amp; Lined - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent3">
+    <w:name w:val="Bordered &amp; Lined - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent4">
+    <w:name w:val="Bordered &amp; Lined - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent5">
+    <w:name w:val="Bordered &amp; Lined - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent6">
+    <w:name w:val="Bordered &amp; Lined - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered">
+    <w:name w:val="Bordered"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent1">
+    <w:name w:val="Bordered - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent2">
+    <w:name w:val="Bordered - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent3">
+    <w:name w:val="Bordered - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent4">
+    <w:name w:val="Bordered - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent5">
+    <w:name w:val="Bordered - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent6">
+    <w:name w:val="Bordered - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ae">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="Текст концевой сноски Знак"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af1">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="32">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="567"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="42">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="850"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="52">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="61">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="1417"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="71">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="1701"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="81">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="1984"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="91">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="2268"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="TOC Heading"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af3">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af5">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Сетка таблицы1"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="af7"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af7">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af8">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af9"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afa">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="afb"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afb">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afa"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="24">
+    <w:name w:val="Сетка таблицы2"/>
+    <w:basedOn w:val="a1"/>
+    <w:next w:val="af7"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="709"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afc">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="afd"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afd">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afc"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pravo.gov.ru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pravo.gov.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -27384,66 +40365,66 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>28962</Characters>
+  <Pages>15</Pages>
+  <Words>4478</Words>
+  <Characters>25530</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>241</Lines>
-  <Paragraphs>67</Paragraphs>
+  <Lines>212</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>*</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33975</CharactersWithSpaces>
+  <CharactersWithSpaces>29949</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Абдулжелил Абдулжелилов</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>