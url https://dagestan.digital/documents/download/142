--- v0 (2026-08-11)
+++ v1 (2026-09-01)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="36FACD8A" w14:textId="2FF629F9" w:rsidR="00697657" w:rsidRDefault="00A5395D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Проект</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B50ACE" w14:textId="77777777" w:rsidR="00425FA8" w:rsidRDefault="00425FA8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -320,71 +321,51 @@
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>1. </w:t>
       </w:r>
       <w:r w:rsidR="00D811DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve">Утвердить </w:t>
-[...19 lines deleted...]
-        <w:t>, которые вносятся</w:t>
+        <w:t>Утвердить прилагаемые  изменения, которые вносятся</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00621803">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">в некоторые акты Правительства Республики Дагестан. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEC2001" w14:textId="34F56153" w:rsidR="00697657" w:rsidRDefault="0038362E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -695,129 +676,80 @@
     </w:p>
     <w:p w14:paraId="3F97009A" w14:textId="1EFEEDB6" w:rsidR="00876879" w:rsidRDefault="00876879" w:rsidP="00876879">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34F229D2" w14:textId="77777777" w:rsidR="00876879" w:rsidRPr="00876879" w:rsidRDefault="00876879" w:rsidP="00876879">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...47 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="247BFBFA" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="437E5A58" w14:textId="64FE3414" w:rsidR="00697657" w:rsidRDefault="00697657">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0720E27F" w14:textId="2B8B5D84" w:rsidR="00621803" w:rsidRDefault="00621803">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C8F5A4F" w14:textId="42885BDF" w:rsidR="00621803" w:rsidRDefault="00621803">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04394552" w14:textId="2424FCF5" w:rsidR="00621803" w:rsidRDefault="00621803">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C1BA569" w14:textId="7A61B690" w:rsidR="00621803" w:rsidRDefault="00621803">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00621803" w:rsidSect="005743EA">
-          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B0F33F3" w14:textId="2D9FDB79" w:rsidR="0038362E" w:rsidRDefault="0038362E" w:rsidP="0038362E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                                                                                </w:t>
@@ -1519,94 +1451,94 @@
       </w:r>
       <w:r w:rsidR="0058521D" w:rsidRPr="0058521D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>омитета по лесному хозяйству Республики Дагестан» (Собрание законодательс</w:t>
       </w:r>
       <w:r w:rsidR="00DD2460">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>тва Республики Дагестан, 2013, № 5, ст. 307; № 17, ст. 1109; № 24, ст. 1687; 2015, №</w:t>
       </w:r>
       <w:r w:rsidR="0058521D" w:rsidRPr="0058521D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2, ст. 44; официальный интернет-портал правовой информации (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="0058521D" w:rsidRPr="0058521D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.gov.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DD2460">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>), 2016, 5 апреля, № 0500201604050002; 15 декабря, №</w:t>
       </w:r>
       <w:r w:rsidR="0058521D" w:rsidRPr="0058521D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 0500</w:t>
       </w:r>
       <w:r w:rsidR="00DD2460">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">201612150003; 2017, 16 марта, № </w:t>
       </w:r>
       <w:r w:rsidR="0058521D" w:rsidRPr="0058521D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>0500201703160012; интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="0058521D" w:rsidRPr="0058521D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DD2460">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>), 2018, 25 декабря, № 05002003528; 2019, 14 мая, № 05002004170; 2020, 16 июня, №</w:t>
       </w:r>
       <w:r w:rsidR="0058521D" w:rsidRPr="0058521D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 0</w:t>
@@ -1872,86 +1804,86 @@
       </w:r>
       <w:r w:rsidR="00E0751D" w:rsidRPr="00E0751D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23, ст. 1434; </w:t>
       </w:r>
       <w:r w:rsidR="00DD2460">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2015, №</w:t>
       </w:r>
       <w:r w:rsidR="00E0751D" w:rsidRPr="00E0751D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3, ст. 108; интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00E0751D" w:rsidRPr="00E0751D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E0751D" w:rsidRPr="00E0751D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidR="00DD2460">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2016, 28 апреля, № 05002000198; 29 апреля, № 05002000311; 6 мая, № 05002000573; 2019, 3 апреля, №</w:t>
       </w:r>
       <w:r w:rsidR="00E0751D" w:rsidRPr="00E0751D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 05002004015; официальный интернет-портал правовой информации (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00E0751D" w:rsidRPr="00E0751D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.gov.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DD2460">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>), 2016, 1 августа, №</w:t>
       </w:r>
       <w:r w:rsidR="00E0751D" w:rsidRPr="00E0751D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 0500201608010009; 7 декаб</w:t>
@@ -1982,51 +1914,51 @@
       </w:r>
       <w:r w:rsidR="00E0751D" w:rsidRPr="00E0751D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 050</w:t>
       </w:r>
       <w:r w:rsidR="00DD2460">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>0201701160006; 2019, 4 апреля, №</w:t>
       </w:r>
       <w:r w:rsidR="00E0751D" w:rsidRPr="00E0751D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 0500201904040009; интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00E0751D" w:rsidRPr="00E0751D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E0751D" w:rsidRPr="00E0751D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidR="00DD2460">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020, 30 апреля, №</w:t>
@@ -2116,2237 +2048,183 @@
         </w:rPr>
         <w:t>трой</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F23943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>» в количестве 24 единиц;».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD6B832" w14:textId="14652A50" w:rsidR="00F87DE6" w:rsidRDefault="00F87DE6" w:rsidP="00F23943">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0814F1DE" w14:textId="1E20F679" w:rsidR="00F87DE6" w:rsidRPr="00F87DE6" w:rsidRDefault="00F87DE6" w:rsidP="00F87DE6">
+    <w:p w14:paraId="04012DEC" w14:textId="07A3E08F" w:rsidR="0038362E" w:rsidRPr="00EB3963" w:rsidRDefault="00F87DE6" w:rsidP="00EB3963">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_______________________________</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="04012DEC" w14:textId="1105281F" w:rsidR="0038362E" w:rsidRDefault="0038362E">
-[...2053 lines deleted...]
-    <w:sectPr w:rsidR="00697657" w:rsidSect="00F87DE6">
+    <w:sectPr w:rsidR="0038362E" w:rsidRPr="00EB3963" w:rsidSect="00F87DE6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="1685" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="717E9968" w14:textId="77777777" w:rsidR="00BE2A0D" w:rsidRDefault="00BE2A0D">
+    <w:p w14:paraId="287B501A" w14:textId="77777777" w:rsidR="0086311B" w:rsidRDefault="0086311B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B4A8BAC" w14:textId="77777777" w:rsidR="00BE2A0D" w:rsidRDefault="00BE2A0D">
+    <w:p w14:paraId="6CFC1120" w14:textId="77777777" w:rsidR="0086311B" w:rsidRDefault="0086311B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="2E546DFB" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
     <w:pPr>
       <w:pStyle w:val="af9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EEC1146" w14:textId="77777777" w:rsidR="00BE2A0D" w:rsidRDefault="00BE2A0D">
+    <w:p w14:paraId="162A9AD7" w14:textId="77777777" w:rsidR="0086311B" w:rsidRDefault="0086311B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B111DD4" w14:textId="77777777" w:rsidR="00BE2A0D" w:rsidRDefault="00BE2A0D">
+    <w:p w14:paraId="66F7093D" w14:textId="77777777" w:rsidR="0086311B" w:rsidRDefault="0086311B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0BA15081"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A6AEB78"/>
     <w:lvl w:ilvl="0" w:tplc="ED5A5B08">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CB5CFEF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1505" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4392,51 +2270,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5105" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F9AE4D32">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5825" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D368E800">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6545" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="1E5D1B46"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D3E564A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1430" w:hanging="720"/>
       </w:pPr>
@@ -4514,51 +2392,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="38C76912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F7098B4"/>
     <w:lvl w:ilvl="0" w:tplc="E0941C6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1417" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1166CEAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2137" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="84A6469E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4600,51 +2478,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5737" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B1A21488">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6457" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="02D86B76">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7177" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="680314E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84F8B818"/>
     <w:lvl w:ilvl="0" w:tplc="2A929086">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CF184D04">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0E1C8F04">
@@ -4689,51 +2567,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="EA846FBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6846E3EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="6F322877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D42ED3E"/>
     <w:lvl w:ilvl="0" w:tplc="085C0554">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BEFC6E1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0CF21D06">
@@ -4778,51 +2656,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A4F60DAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2388650C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="7F9E31FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE226046"/>
     <w:lvl w:ilvl="0" w:tplc="D09C9268">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="17E03308">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3D565E48">
@@ -4889,570 +2767,336 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00697657"/>
     <w:rsid w:val="00060EC3"/>
     <w:rsid w:val="00063AC1"/>
     <w:rsid w:val="00085965"/>
     <w:rsid w:val="000D14DC"/>
     <w:rsid w:val="00126D30"/>
     <w:rsid w:val="0013270D"/>
     <w:rsid w:val="00170F6E"/>
     <w:rsid w:val="001A44AA"/>
     <w:rsid w:val="00280C7A"/>
     <w:rsid w:val="002F07DE"/>
     <w:rsid w:val="0030766C"/>
     <w:rsid w:val="003621CA"/>
     <w:rsid w:val="0038362E"/>
     <w:rsid w:val="003D7BF5"/>
     <w:rsid w:val="003E1B68"/>
     <w:rsid w:val="00425FA8"/>
     <w:rsid w:val="004318B5"/>
     <w:rsid w:val="004358FF"/>
     <w:rsid w:val="004367DF"/>
     <w:rsid w:val="0045047A"/>
     <w:rsid w:val="00520BE6"/>
     <w:rsid w:val="0052754D"/>
     <w:rsid w:val="005743EA"/>
     <w:rsid w:val="00574407"/>
     <w:rsid w:val="0058521D"/>
     <w:rsid w:val="00597035"/>
     <w:rsid w:val="005B025D"/>
     <w:rsid w:val="005D1ABA"/>
     <w:rsid w:val="00621803"/>
     <w:rsid w:val="00623C4D"/>
     <w:rsid w:val="00665EF3"/>
     <w:rsid w:val="00697657"/>
     <w:rsid w:val="006C6B95"/>
     <w:rsid w:val="00731F03"/>
     <w:rsid w:val="00745991"/>
     <w:rsid w:val="00761EDA"/>
     <w:rsid w:val="0076397F"/>
     <w:rsid w:val="007649D2"/>
     <w:rsid w:val="00774371"/>
     <w:rsid w:val="007D0AD8"/>
     <w:rsid w:val="007D4D1C"/>
     <w:rsid w:val="007F1B28"/>
     <w:rsid w:val="00801819"/>
     <w:rsid w:val="00824DD5"/>
+    <w:rsid w:val="0086311B"/>
     <w:rsid w:val="00863BA7"/>
     <w:rsid w:val="00876879"/>
     <w:rsid w:val="00880816"/>
     <w:rsid w:val="0089483B"/>
     <w:rsid w:val="00953049"/>
     <w:rsid w:val="00980E3E"/>
     <w:rsid w:val="009C1B0D"/>
     <w:rsid w:val="009E10B6"/>
     <w:rsid w:val="009F7609"/>
     <w:rsid w:val="00A1059D"/>
     <w:rsid w:val="00A5395D"/>
     <w:rsid w:val="00AB4834"/>
     <w:rsid w:val="00B2240F"/>
     <w:rsid w:val="00B3486B"/>
     <w:rsid w:val="00B718A3"/>
     <w:rsid w:val="00BA1819"/>
     <w:rsid w:val="00BE2A0D"/>
     <w:rsid w:val="00C74877"/>
     <w:rsid w:val="00CA34C6"/>
     <w:rsid w:val="00CC1D8B"/>
     <w:rsid w:val="00CE1B29"/>
     <w:rsid w:val="00CE3C7E"/>
     <w:rsid w:val="00D0489F"/>
     <w:rsid w:val="00D264C4"/>
     <w:rsid w:val="00D811DB"/>
     <w:rsid w:val="00DB7194"/>
     <w:rsid w:val="00DD2460"/>
     <w:rsid w:val="00DD4028"/>
     <w:rsid w:val="00E0751D"/>
     <w:rsid w:val="00E60EFF"/>
+    <w:rsid w:val="00EB3963"/>
     <w:rsid w:val="00F13D7C"/>
     <w:rsid w:val="00F23943"/>
     <w:rsid w:val="00F806E5"/>
     <w:rsid w:val="00F87DE6"/>
     <w:rsid w:val="00FE2B75"/>
     <w:rsid w:val="00FE3450"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2FED1673"/>
-  <w15:docId w15:val="{51633C59-6CC5-4F7E-B425-47E42426D0A8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
@@ -5927,51 +3571,51 @@
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="300"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-    <w:name w:val="Заголовок Знак"/>
+    <w:name w:val="Название Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="10"/>
     <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Подзаголовок Знак"/>
@@ -6052,136 +3696,157 @@
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Название объекта Знак"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight">
     <w:name w:val="Table Grid Light"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="11">
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="23">
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
@@ -6206,60 +3871,67 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="31">
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:caps/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:caps/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
@@ -6286,118 +3958,132 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="41">
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="51">
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable5">
     <w:name w:val="Plain Table 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="404040"/>
@@ -6437,68 +4123,75 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light">
     <w:name w:val="Grid Table 1 Light"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -6513,58 +4206,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent1">
     <w:name w:val="Grid Table 1 Light - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="97B4D8" w:themeColor="accent1" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -6579,58 +4279,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent2">
     <w:name w:val="Grid Table 1 Light - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DA9896" w:themeColor="accent2" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -6645,58 +4352,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent3">
     <w:name w:val="Grid Table 1 Light - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C4D79D" w:themeColor="accent3" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -6711,58 +4425,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent4">
     <w:name w:val="Grid Table 1 Light - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B4A4C8" w:themeColor="accent4" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -6777,58 +4498,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent5">
     <w:name w:val="Grid Table 1 Light - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="95CEDD" w:themeColor="accent5" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -6843,121 +4571,135 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent6">
     <w:name w:val="Grid Table 1 Light - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC192" w:themeColor="accent6" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-2">
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2">
     <w:name w:val="Grid Table 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -6992,55 +4734,62 @@
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent1">
     <w:name w:val="Grid Table 2 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7075,55 +4824,62 @@
         <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent2">
     <w:name w:val="Grid Table 2 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7158,55 +4914,62 @@
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent3">
     <w:name w:val="Grid Table 2 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7241,55 +5004,62 @@
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent4">
     <w:name w:val="Grid Table 2 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7324,55 +5094,62 @@
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent5">
     <w:name w:val="Grid Table 2 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7407,55 +5184,62 @@
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent6">
     <w:name w:val="Grid Table 2 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7480,65 +5264,72 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-3">
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3">
     <w:name w:val="Grid Table 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7596,55 +5387,62 @@
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent1">
     <w:name w:val="Grid Table 3 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7702,55 +5500,62 @@
         <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent2">
     <w:name w:val="Grid Table 3 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7808,55 +5613,62 @@
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent3">
     <w:name w:val="Grid Table 3 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7914,55 +5726,62 @@
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent4">
     <w:name w:val="Grid Table 3 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -8020,55 +5839,62 @@
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent5">
     <w:name w:val="Grid Table 3 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -8126,55 +5952,62 @@
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent6">
     <w:name w:val="Grid Table 3 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -8222,68 +6055,75 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-4">
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4">
     <w:name w:val="Grid Table 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -8316,58 +6156,65 @@
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent1">
     <w:name w:val="Grid Table 4 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -8400,58 +6247,65 @@
         <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent2">
     <w:name w:val="Grid Table 4 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -8484,58 +6338,65 @@
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent3">
     <w:name w:val="Grid Table 4 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -8568,58 +6429,65 @@
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent4">
     <w:name w:val="Grid Table 4 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -8652,58 +6520,65 @@
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent5">
     <w:name w:val="Grid Table 4 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -8736,58 +6611,65 @@
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent6">
     <w:name w:val="Grid Table 4 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -8810,69 +6692,76 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-5">
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark">
     <w:name w:val="Grid Table 5 Dark"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -8904,59 +6793,66 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent1">
     <w:name w:val="Grid Table 5 Dark- Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -8988,59 +6884,66 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent2">
     <w:name w:val="Grid Table 5 Dark - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -9072,59 +6975,66 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent3">
     <w:name w:val="Grid Table 5 Dark - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -9156,59 +7066,66 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent4">
     <w:name w:val="Grid Table 5 Dark- Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -9240,59 +7157,66 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent5">
     <w:name w:val="Grid Table 5 Dark - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -9324,59 +7248,66 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent6">
     <w:name w:val="Grid Table 5 Dark - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -9398,68 +7329,75 @@
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-6">
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful">
     <w:name w:val="Grid Table 6 Colorful"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -9482,58 +7420,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent1">
     <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -9556,58 +7501,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent2">
     <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -9630,58 +7582,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent3">
     <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -9704,58 +7663,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent4">
     <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -9778,58 +7744,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent5">
     <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -9852,58 +7825,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent6">
     <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -9916,66 +7896,73 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-7">
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful">
     <w:name w:val="Grid Table 7 Colorful"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -10043,56 +8030,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent1">
     <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -10160,56 +8154,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent2">
     <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -10277,56 +8278,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent3">
     <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -10394,56 +8402,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent4">
     <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -10511,56 +8526,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent5">
     <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -10628,56 +8650,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent6">
     <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -10735,60 +8764,67 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-10">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light">
     <w:name w:val="List Table 1 Light"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -10811,50 +8847,57 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent1">
     <w:name w:val="List Table 1 Light - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
@@ -10877,50 +8920,57 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent2">
     <w:name w:val="List Table 1 Light - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
@@ -10943,50 +8993,57 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent3">
     <w:name w:val="List Table 1 Light - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
@@ -11009,50 +9066,57 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent4">
     <w:name w:val="List Table 1 Light - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
@@ -11075,50 +9139,57 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent5">
     <w:name w:val="List Table 1 Light - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
@@ -11141,50 +9212,57 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent6">
     <w:name w:val="List Table 1 Light - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
@@ -11197,65 +9275,72 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-20">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2">
     <w:name w:val="List Table 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -11296,55 +9381,62 @@
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent1">
     <w:name w:val="List Table 2 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -11385,55 +9477,62 @@
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent2">
     <w:name w:val="List Table 2 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -11474,55 +9573,62 @@
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent3">
     <w:name w:val="List Table 2 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -11563,55 +9669,62 @@
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent4">
     <w:name w:val="List Table 2 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -11652,55 +9765,62 @@
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent5">
     <w:name w:val="List Table 2 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -11741,55 +9861,62 @@
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent6">
     <w:name w:val="List Table 2 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -11820,66 +9947,73 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-30">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3">
     <w:name w:val="List Table 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -11906,56 +10040,63 @@
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent1">
     <w:name w:val="List Table 3 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -11982,56 +10123,63 @@
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent2">
     <w:name w:val="List Table 3 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -12058,56 +10206,63 @@
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent3">
     <w:name w:val="List Table 3 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -12134,56 +10289,63 @@
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent4">
     <w:name w:val="List Table 3 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -12210,56 +10372,63 @@
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent5">
     <w:name w:val="List Table 3 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -12286,56 +10455,63 @@
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent6">
     <w:name w:val="List Table 3 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -12352,67 +10528,74 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-40">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4">
     <w:name w:val="List Table 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -12433,57 +10616,64 @@
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent1">
     <w:name w:val="List Table 4 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -12504,57 +10694,64 @@
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent2">
     <w:name w:val="List Table 4 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -12575,57 +10772,64 @@
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent3">
     <w:name w:val="List Table 4 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -12646,57 +10850,64 @@
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent4">
     <w:name w:val="List Table 4 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -12717,57 +10928,64 @@
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent5">
     <w:name w:val="List Table 4 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -12788,57 +11006,64 @@
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent6">
     <w:name w:val="List Table 4 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -12849,67 +11074,74 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-50">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark">
     <w:name w:val="List Table 5 Dark"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -12965,57 +11197,64 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent1">
     <w:name w:val="List Table 5 Dark - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -13071,57 +11310,64 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent2">
     <w:name w:val="List Table 5 Dark - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -13177,57 +11423,64 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent3">
     <w:name w:val="List Table 5 Dark - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -13283,57 +11536,64 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent4">
     <w:name w:val="List Table 5 Dark - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -13389,57 +11649,64 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent5">
     <w:name w:val="List Table 5 Dark - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -13495,57 +11762,64 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent6">
     <w:name w:val="List Table 5 Dark - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -13591,64 +11865,71 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-60">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful">
     <w:name w:val="List Table 6 Colorful"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -13677,54 +11958,61 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent1">
     <w:name w:val="List Table 6 Colorful - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -13753,54 +12041,61 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent2">
     <w:name w:val="List Table 6 Colorful - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -13829,54 +12124,61 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent3">
     <w:name w:val="List Table 6 Colorful - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -13905,54 +12207,61 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent4">
     <w:name w:val="List Table 6 Colorful - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -13981,54 +12290,61 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent5">
     <w:name w:val="List Table 6 Colorful - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -14057,54 +12373,61 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent6">
     <w:name w:val="List Table 6 Colorful - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -14123,63 +12446,70 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-70">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful">
     <w:name w:val="List Table 7 Colorful"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -14247,53 +12577,60 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent1">
     <w:name w:val="List Table 7 Colorful - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -14361,53 +12698,60 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent2">
     <w:name w:val="List Table 7 Colorful - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -14475,53 +12819,60 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent3">
     <w:name w:val="List Table 7 Colorful - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -14589,53 +12940,60 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent4">
     <w:name w:val="List Table 7 Colorful - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -14703,53 +13061,60 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent5">
     <w:name w:val="List Table 7 Colorful - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -14817,53 +13182,60 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent6">
     <w:name w:val="List Table 7 Colorful - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -14937,50 +13309,57 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent">
     <w:name w:val="Lined - Accent"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -15035,50 +13414,57 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent1">
     <w:name w:val="Lined - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -15133,50 +13519,57 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent2">
     <w:name w:val="Lined - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -15231,50 +13624,57 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent3">
     <w:name w:val="Lined - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -15329,50 +13729,57 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent4">
     <w:name w:val="Lined - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -15427,50 +13834,57 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent5">
     <w:name w:val="Lined - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -15525,50 +13939,57 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent6">
     <w:name w:val="Lined - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -15623,58 +14044,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent">
     <w:name w:val="Bordered &amp; Lined - Accent"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -15729,58 +14157,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent1">
     <w:name w:val="Bordered &amp; Lined - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -15835,58 +14270,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent2">
     <w:name w:val="Bordered &amp; Lined - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -15941,58 +14383,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent3">
     <w:name w:val="Bordered &amp; Lined - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -16047,58 +14496,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent4">
     <w:name w:val="Bordered &amp; Lined - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -16153,58 +14609,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent5">
     <w:name w:val="Bordered &amp; Lined - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -16259,58 +14722,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent6">
     <w:name w:val="Bordered &amp; Lined - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -16359,58 +14829,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered">
     <w:name w:val="Bordered"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -16441,58 +14918,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent1">
     <w:name w:val="Bordered - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
@@ -16523,58 +15007,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent2">
     <w:name w:val="Bordered - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
@@ -16605,58 +15096,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent3">
     <w:name w:val="Bordered - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
@@ -16687,58 +15185,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent4">
     <w:name w:val="Bordered - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
@@ -16769,58 +15274,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent5">
     <w:name w:val="Bordered - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
@@ -16851,58 +15363,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent6">
     <w:name w:val="Bordered - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
@@ -16988,101 +15507,101 @@
   <w:style w:type="paragraph" w:styleId="af1">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af2">
     <w:name w:val="Текст концевой сноски Знак"/>
     <w:link w:val="af1"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af3">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="12"/>
+    <w:link w:val="11"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="13">
+  <w:style w:type="paragraph" w:styleId="12">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="24">
+  <w:style w:type="paragraph" w:styleId="23">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="32">
+  <w:style w:type="paragraph" w:styleId="31">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="42">
+  <w:style w:type="paragraph" w:styleId="41">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="850"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="52">
+  <w:style w:type="paragraph" w:styleId="51">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="1134"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="61">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="1417"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="71">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
@@ -17116,58 +15635,65 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af4">
     <w:name w:val="TOC Heading"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="af6">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af7">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af8">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af7"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af9">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
@@ -17204,62 +15730,62 @@
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="14">
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
     <w:name w:val="Выделение1"/>
     <w:basedOn w:val="af"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="Основной текст с отступом1"/>
     <w:basedOn w:val="ae"/>
     <w:link w:val="af3"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="afb">
     <w:name w:val="Emphasis"/>
@@ -17283,88 +15809,12999 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afd">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="afc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00621803"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CaptionChar">
+    <w:name w:val="Caption Char"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="10"/>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="11"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:uiPriority w:val="29"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:uiPriority w:val="30"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="300"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="10"/>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="11"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="22"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Цитата 2 Знак"/>
+    <w:link w:val="21"/>
+    <w:uiPriority w:val="29"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Выделенная цитата Знак"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="30"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Название объекта Знак"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight">
+    <w:name w:val="Table Grid Light"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable2">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable3">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable4">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable5">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent1">
+    <w:name w:val="Grid Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="97B4D8" w:themeColor="accent1" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent2">
+    <w:name w:val="Grid Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DA9896" w:themeColor="accent2" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent3">
+    <w:name w:val="Grid Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C4D79D" w:themeColor="accent3" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent4">
+    <w:name w:val="Grid Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B4A4C8" w:themeColor="accent4" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent5">
+    <w:name w:val="Grid Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="95CEDD" w:themeColor="accent5" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent6">
+    <w:name w:val="Grid Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC192" w:themeColor="accent6" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2">
+    <w:name w:val="Grid Table 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent1">
+    <w:name w:val="Grid Table 2 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent2">
+    <w:name w:val="Grid Table 2 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent3">
+    <w:name w:val="Grid Table 2 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent4">
+    <w:name w:val="Grid Table 2 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent5">
+    <w:name w:val="Grid Table 2 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent6">
+    <w:name w:val="Grid Table 2 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3">
+    <w:name w:val="Grid Table 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent1">
+    <w:name w:val="Grid Table 3 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent2">
+    <w:name w:val="Grid Table 3 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent3">
+    <w:name w:val="Grid Table 3 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent4">
+    <w:name w:val="Grid Table 3 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent5">
+    <w:name w:val="Grid Table 3 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent6">
+    <w:name w:val="Grid Table 3 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent1">
+    <w:name w:val="Grid Table 4 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent2">
+    <w:name w:val="Grid Table 4 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent3">
+    <w:name w:val="Grid Table 4 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent4">
+    <w:name w:val="Grid Table 4 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent5">
+    <w:name w:val="Grid Table 4 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent6">
+    <w:name w:val="Grid Table 4 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent1">
+    <w:name w:val="Grid Table 5 Dark- Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent2">
+    <w:name w:val="Grid Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent3">
+    <w:name w:val="Grid Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent4">
+    <w:name w:val="Grid Table 5 Dark- Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent5">
+    <w:name w:val="Grid Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent6">
+    <w:name w:val="Grid Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful">
+    <w:name w:val="Grid Table 6 Colorful"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent1">
+    <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent2">
+    <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent3">
+    <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent4">
+    <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent5">
+    <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent6">
+    <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful">
+    <w:name w:val="Grid Table 7 Colorful"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent1">
+    <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent2">
+    <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent3">
+    <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent4">
+    <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent5">
+    <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent6">
+    <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light">
+    <w:name w:val="List Table 1 Light"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent1">
+    <w:name w:val="List Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent2">
+    <w:name w:val="List Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent3">
+    <w:name w:val="List Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent4">
+    <w:name w:val="List Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent5">
+    <w:name w:val="List Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent6">
+    <w:name w:val="List Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2">
+    <w:name w:val="List Table 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent1">
+    <w:name w:val="List Table 2 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent2">
+    <w:name w:val="List Table 2 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent3">
+    <w:name w:val="List Table 2 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent4">
+    <w:name w:val="List Table 2 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent5">
+    <w:name w:val="List Table 2 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent6">
+    <w:name w:val="List Table 2 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent1">
+    <w:name w:val="List Table 3 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent2">
+    <w:name w:val="List Table 3 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent3">
+    <w:name w:val="List Table 3 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent4">
+    <w:name w:val="List Table 3 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent5">
+    <w:name w:val="List Table 3 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent6">
+    <w:name w:val="List Table 3 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4">
+    <w:name w:val="List Table 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent1">
+    <w:name w:val="List Table 4 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent2">
+    <w:name w:val="List Table 4 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent3">
+    <w:name w:val="List Table 4 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent4">
+    <w:name w:val="List Table 4 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent5">
+    <w:name w:val="List Table 4 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent6">
+    <w:name w:val="List Table 4 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent1">
+    <w:name w:val="List Table 5 Dark - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent2">
+    <w:name w:val="List Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent3">
+    <w:name w:val="List Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent4">
+    <w:name w:val="List Table 5 Dark - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent5">
+    <w:name w:val="List Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent6">
+    <w:name w:val="List Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful">
+    <w:name w:val="List Table 6 Colorful"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent1">
+    <w:name w:val="List Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent2">
+    <w:name w:val="List Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent3">
+    <w:name w:val="List Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent4">
+    <w:name w:val="List Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent5">
+    <w:name w:val="List Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent6">
+    <w:name w:val="List Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent1">
+    <w:name w:val="List Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent2">
+    <w:name w:val="List Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent3">
+    <w:name w:val="List Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent4">
+    <w:name w:val="List Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent5">
+    <w:name w:val="List Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent6">
+    <w:name w:val="List Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent">
+    <w:name w:val="Lined - Accent"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent1">
+    <w:name w:val="Lined - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent2">
+    <w:name w:val="Lined - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent3">
+    <w:name w:val="Lined - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent4">
+    <w:name w:val="Lined - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent5">
+    <w:name w:val="Lined - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent6">
+    <w:name w:val="Lined - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent">
+    <w:name w:val="Bordered &amp; Lined - Accent"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent1">
+    <w:name w:val="Bordered &amp; Lined - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent2">
+    <w:name w:val="Bordered &amp; Lined - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent3">
+    <w:name w:val="Bordered &amp; Lined - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent4">
+    <w:name w:val="Bordered &amp; Lined - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent5">
+    <w:name w:val="Bordered &amp; Lined - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent6">
+    <w:name w:val="Bordered &amp; Lined - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered">
+    <w:name w:val="Bordered"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent1">
+    <w:name w:val="Bordered - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent2">
+    <w:name w:val="Bordered - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent3">
+    <w:name w:val="Bordered - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent4">
+    <w:name w:val="Bordered - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent5">
+    <w:name w:val="Bordered - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent6">
+    <w:name w:val="Bordered - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ad">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af0">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+    <w:name w:val="Текст концевой сноски Знак"/>
+    <w:link w:val="af1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af3">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="11"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="567"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="41">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="850"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="51">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="61">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="1417"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="71">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="1701"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="81">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="1984"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="91">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="2268"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="TOC Heading"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af5">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af6">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af7">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af8"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af7"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af9">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="afa"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afa">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af9"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Выделение1"/>
+    <w:basedOn w:val="af"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Основной текст с отступом1"/>
+    <w:basedOn w:val="ae"/>
+    <w:link w:val="af3"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="0"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afb">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D811DB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afc">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="afd"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00621803"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afd">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afc"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00621803"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="330909394">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="930088193">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Yurist2\Desktop\&#1087;&#1088;&#1086;&#1077;&#1082;&#1090;%20&#1087;&#1086;%20&#1087;&#1077;&#1088;&#1077;&#1076;&#1072;&#1095;&#1077;\pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Yurist2\Desktop\&#1087;&#1088;&#1086;&#1077;&#1082;&#1090;%20&#1087;&#1086;%20&#1087;&#1077;&#1088;&#1077;&#1076;&#1072;&#1095;&#1077;\www.pravo.gov.ru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Yurist2\Desktop\&#1087;&#1088;&#1086;&#1077;&#1082;&#1090;%20&#1087;&#1086;%20&#1087;&#1077;&#1088;&#1077;&#1076;&#1072;&#1095;&#1077;\pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Yurist2\Downloads\pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Yurist2\Downloads\www.pravo.gov.ru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Yurist2\Desktop\&#1087;&#1088;&#1086;&#1077;&#1082;&#1090;%20&#1087;&#1086;%20&#1087;&#1077;&#1088;&#1077;&#1076;&#1072;&#1095;&#1077;\www.pravo.gov.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Yurist2\Desktop\&#1087;&#1088;&#1086;&#1077;&#1082;&#1090;%20&#1087;&#1086;%20&#1087;&#1077;&#1088;&#1077;&#1076;&#1072;&#1095;&#1077;\pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Yurist2\Downloads\pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Yurist2\Downloads\www.pravo.gov.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Yurist2\Desktop\&#1087;&#1088;&#1086;&#1077;&#1082;&#1090;%20&#1087;&#1086;%20&#1087;&#1077;&#1088;&#1077;&#1076;&#1072;&#1095;&#1077;\pravo.e-dag.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17542,82 +28979,82 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7989E92A-2D53-41F8-B222-B0CFED56F5F2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FD8F9F8-439F-4D87-AE05-A286D9EDCFF0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>10773</Characters>
+  <Pages>3</Pages>
+  <Words>952</Words>
+  <Characters>5430</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Министерство Экономики РД</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12637</CharactersWithSpaces>
+  <CharactersWithSpaces>6370</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Knopka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>