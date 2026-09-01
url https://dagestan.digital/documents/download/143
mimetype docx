--- v0 (2026-08-11)
+++ v1 (2026-09-01)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="36FACD8A" w14:textId="2FF629F9" w:rsidR="00697657" w:rsidRDefault="00A5395D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Проект</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B50ACE" w14:textId="77777777" w:rsidR="00425FA8" w:rsidRDefault="00425FA8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -76,59 +77,71 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ПРАВИТЕЛЬСТВО РЕСПУБЛИКИ ДАГЕСТАН</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD4F5C0" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00697657">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33E4D14B" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00A5395D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>П О С Т А Н О В Л Е Н И Е</w:t>
+        <w:t>П</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t> О С Т А Н О В Л Е Н И Е</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C3DFE8A" w14:textId="77777777" w:rsidR="00697657" w:rsidRDefault="00A5395D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -609,109 +622,62 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F743DF4" w14:textId="2979B14E" w:rsidR="008F139E" w:rsidRDefault="008F139E" w:rsidP="00876879">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C1BA569" w14:textId="1D4F91D0" w:rsidR="00621803" w:rsidRDefault="00621803">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1099AD76" w14:textId="06E95DF7" w:rsidR="00AD6510" w:rsidRDefault="00AD6510">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...47 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="41C6824E" w14:textId="77777777" w:rsidR="00AD6510" w:rsidRDefault="00AD6510">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00AD6510" w:rsidSect="005743EA">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="2B0F33F3" w14:textId="2D9FDB79" w:rsidR="0038362E" w:rsidRDefault="0038362E" w:rsidP="0038362E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                                                                                </w:t>
       </w:r>
       <w:r w:rsidR="005743EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -934,51 +900,61 @@
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00560B94" w:rsidRPr="00AD6510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Внести в </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00560B94" w:rsidRPr="00AD6510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
       <w:r w:rsidR="006B19AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r w:rsidR="00560B94" w:rsidRPr="00AD6510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Дагестан от 30 марта 2023 г. № 107 </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D" w:rsidRPr="00AD6510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1026,97 +1002,98 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и внесении изменений в некоторые акты Правительства Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D" w:rsidRPr="00AD6510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00560B94" w:rsidRPr="00AD6510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00560B94" w:rsidRPr="00AD6510">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00560B94" w:rsidRPr="00AD6510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>), 2023,</w:t>
       </w:r>
       <w:r w:rsidR="003334B7" w:rsidRPr="00AD6510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 31 марта, № 05</w:t>
       </w:r>
       <w:r w:rsidR="00AD6510" w:rsidRPr="00AD6510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">002010959) </w:t>
       </w:r>
       <w:r w:rsidR="006B19AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>следующие изменения:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4973D750" w14:textId="596A61A4" w:rsidR="003334B7" w:rsidRDefault="006B19AF" w:rsidP="003334B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>а) в пункте 1 заменить</w:t>
       </w:r>
       <w:r w:rsidR="00AD6510" w:rsidRPr="00AD6510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1233,51 +1210,60 @@
     <w:p w14:paraId="04EC28AB" w14:textId="19842DFA" w:rsidR="003334B7" w:rsidRDefault="006E6C1F" w:rsidP="003334B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="003334B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Внести в постановление Правительства Республики Дагестан от 26 августа 2011 г. № 294 </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003334B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внести в постановление Правительства Республики Дагестан от 26 августа 2011 г. № 294 </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="003334B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Об утверждении </w:t>
       </w:r>
       <w:r w:rsidR="003334B7" w:rsidRPr="003334B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Порядка перечисления (выплаты, вручения) субсидий на оплату жилого помещения и коммунальных услуг в Республике Дагест</w:t>
       </w:r>
@@ -1315,85 +1301,104 @@
       </w:r>
       <w:r w:rsidR="003334B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16, ст. 716; 2013, </w:t>
       </w:r>
       <w:r w:rsidR="006819EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="003334B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23, ст. 1607; интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="003334B7">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003334B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2018, 23 ноября, </w:t>
       </w:r>
       <w:r w:rsidR="006819EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="003334B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 05002003354; 2023, 31 марта, № 05002010959) следующие изменения:</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> 05002003354;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003334B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003334B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2023, 31 марта, № 05002010959) следующие изменения:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="42974177" w14:textId="574F314D" w:rsidR="006819EF" w:rsidRDefault="006819EF" w:rsidP="006819EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">а) в пункте 6 слова </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1452,247 +1457,320 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7335798E" w14:textId="77777777" w:rsidR="006819EF" w:rsidRDefault="006819EF" w:rsidP="006819EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>б) абзац второй пункта 2 Порядка перечисления (выплаты, вручения) субсидий на оплату жилого помещения и коммунальных услуг в Республике Дагестан, утвержденного указанным постановлением, изложить в следующей редакции:</w:t>
+        <w:t xml:space="preserve">б) абзац второй пункта 2 Порядка перечисления (выплаты, вручения) субсидий на оплату жилого помещения и коммунальных услуг в Республике Дагестан, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>утвержденного</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> указанным постановлением, изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ECA9559" w14:textId="73FDDB50" w:rsidR="006819EF" w:rsidRDefault="00853E7D" w:rsidP="006819EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="006819EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решения о предоставлении субсидий принимаются Министерством цифрового развития, информации и печати Республики Дагестан или уполномоченным им государственным учреждением (далее - уполномоченный орган).</w:t>
+        <w:t>Решения о предоставлении субсидий принимаются Министерством цифрового развития, информации и печати Республики Дагестан или уполномоченным им государственным учреждением (далее - уполномоченный орган)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006819EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006819EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFE1280" w14:textId="15A6B7B8" w:rsidR="006736B8" w:rsidRDefault="006E6C1F" w:rsidP="006736B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="006819EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Внести в пункты 29 и 30 Положения об особенностях подачи и рассмотрения жалоб на решения и действия (бездействие) органов исполнительной власти Республики Дагестан и их должностных лиц, государственных гражданских служащих Республики Дагестан, подведомственных органам исполнительной власти Республики Дагестан </w:t>
-      </w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006819EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Внести в пункты 29 и 30 Положения об особенностях подачи и рассмотрения жалоб на решения и действия (бездействие) органов исполнительной власти Республики Дагестан и их должностных лиц, государственных гражданских служащих Республики Дагестан, </w:t>
+      </w:r>
+      <w:r w:rsidR="006819EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">организаций и (или) учреждений и их работников, а также на решения и действия (бездействие) государственного автономного учреждения Республики Дагестан </w:t>
+        <w:t xml:space="preserve">подведомственных органам исполнительной власти Республики Дагестан организаций и (или) учреждений и их работников, а также на решения и действия (бездействие) государственного автономного учреждения Республики Дагестан </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="006819EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>Многофункциональный центр предоставления</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006819EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006819EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>государственных и муниципальных услуг в Республике Дагестан</w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="006819EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, его филиалов и их работников, утвержденного постановлением Правительства Республики Дагестан от 13 июля 2021 г. № 177 </w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="006819EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Об утверждении Положения об особенностях подачи и рассмотрения жалоб на решения и действия (бездействие) органов исполнительной власти Республики Дагестан и их должностных лиц, государственных гражданских служащих Республики Дагестан, подведомственных органам исполнительной власти Республики Дагестан организаций и (или</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006819EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) учреждений и их работников, а также на решения и действия (бездействие) государственного автономного учреждения Республики Дагестан </w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="006819EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Многофункциональный центр предоставления государственных и муниципальных услуг в Республике Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="006819EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, его филиалов и их работников, утвержденного постановлением Правительства Республики Дагестан от 13 июля 2021 г. № 177 </w:t>
+        <w:t>, его филиалов и их работников</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«</w:t>
+        <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="006819EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Об утверждении Положения об особенностях подачи и рассмотрения жалоб на решения и действия (бездействие) органов исполнительной власти Республики Дагестан и их должностных лиц, государственных гражданских служащих Республики Дагестан, подведомственных органам исполнительной власти Республики Дагестан организаций и (или) учреждений и их работников, а также на решения и действия (бездействие) государственного автономного учреждения Республики Дагестан </w:t>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="006819EF">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006819EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">), 2021, 15 июля, № 05002007464; 30 декабря, № 05002008311; 2023, 31 марта, № 05002010959), изменения, заменив слова </w:t>
+        <w:t xml:space="preserve">), 2021, 15 июля, № 05002007464; 30 декабря, № 05002008311; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006819EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023, 31 марта, № 05002010959), изменения, заменив слова </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="006819EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
@@ -1714,50 +1792,51 @@
       </w:r>
       <w:r w:rsidR="006819EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, информации и печати Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="006819EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="26F007BB" w14:textId="3863801E" w:rsidR="00A16716" w:rsidRDefault="006E6C1F" w:rsidP="00A16716">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="006819EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1780,85 +1859,121 @@
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="006736B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="006736B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечня государственных услуг, предоставляемых органами исполнительной власти Республики Дагестан, очные обращения граждан за предоставлением которых осуществляются исключительно через многофункциональные центры предоставления государственных и муниципальных услуг Республики Дагестан, утвержденного постановлением Правительства Республики Дагестан от 18 сентября 2024 г. № 287 </w:t>
+        <w:t xml:space="preserve"> Перечня государственных услуг, предоставляемых органами исполнительной власти Республики Дагестан, очные обращения </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006736B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>граждан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006736B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за предоставлением которых осуществляются исключительно через многофункциональные центры предоставления государственных и муниципальных услуг Республики Дагестан, утвержденного постановлением Правительства Республики Дагестан от 18 сентября 2024 г. № 287 </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="006736B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Перечня государственных услуг, предоставляемых органами исполнительной власти Республики Дагестан, очные обращения граждан за предоставлением которых осуществляются исключительно через многофункциональные центры предоставления государственных и муниципальных услуг Республики Дагестан</w:t>
+        <w:t xml:space="preserve">Об утверждении Перечня государственных услуг, предоставляемых органами исполнительной власти Республики Дагестан, очные обращения граждан за </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006736B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>предоставлением</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006736B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> которых осуществляются исключительно через многофункциональные центры предоставления государственных и муниципальных услуг Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="006736B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="006736B8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006736B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2024, 20 сентября, </w:t>
       </w:r>
       <w:r w:rsidR="0016444D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
@@ -1895,51 +2010,60 @@
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="006736B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 05002015470; 16 апреля, </w:t>
       </w:r>
       <w:r w:rsidR="0016444D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="006736B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 05002015700; 7 мая, </w:t>
+        <w:t xml:space="preserve"> 05002015700; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006736B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 мая, </w:t>
       </w:r>
       <w:r w:rsidR="0016444D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="006736B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 05002015801, 26 декабря, № </w:t>
       </w:r>
       <w:r w:rsidR="0016444D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">05002017487), изменение, заменив слова </w:t>
       </w:r>
@@ -1985,77 +2109,87 @@
       </w:r>
       <w:r w:rsidR="0016444D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, информации и печати Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="0016444D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="70F4267D" w14:textId="4BDDDB69" w:rsidR="00DE7940" w:rsidRDefault="006E6C1F" w:rsidP="00DE7940">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="0016444D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Внести в раздел </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0016444D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внести в раздел </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="0016444D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
@@ -2067,86 +2201,104 @@
         </w:rPr>
         <w:t xml:space="preserve"> Перечня государственных услуг, предоставление которых органами исполнительной власти Республики Дагестан посредством комплексного запроса в многофункциональных центрах предоставления государственных и муниципальных услуг не осуществляется, утвержденного постановлением Правительства Республики Дагестан от 12 апреля 2021 г. № 69 </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="0016444D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Об утверждении </w:t>
       </w:r>
       <w:r w:rsidR="0016444D" w:rsidRPr="0016444D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Перечня государственных услуг, предоставление которых органами исполнительной власти Республики Дагестан посредством </w:t>
+        <w:t xml:space="preserve">Перечня государственных услуг, предоставление </w:t>
       </w:r>
       <w:r w:rsidR="0016444D" w:rsidRPr="0016444D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>комплексного запроса в многофункциональных центрах предоставления государственных и муниципальных услуг не осуществляе</w:t>
+        <w:t>которых органами исполнительной власти Республики Дагестан посредством комплексного запроса в многофункциональных центрах</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0016444D" w:rsidRPr="0016444D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0016444D" w:rsidRPr="0016444D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>предоставления государственных и муниципальных услуг не осуществляе</w:t>
       </w:r>
       <w:r w:rsidR="00A16716">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>тся</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00A16716">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00A16716">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A16716">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2021, 14 апреля, № 05002007012; 2022, 22 июля, № 05002009369; 20 сентября, № 05002009647; 2023, 26 апреля, № 05002011104; 5 мая, № 05002011195, 29 мая, № 05002011315) изменение, заменив слова </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
@@ -2185,77 +2337,87 @@
       </w:r>
       <w:r w:rsidR="00A16716">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, информации и печати Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00DE7940">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="70387A57" w14:textId="60EB6CE3" w:rsidR="00530063" w:rsidRDefault="006E6C1F" w:rsidP="00530063">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00A16716">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Внести в раздел 10 </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A16716">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внести в раздел 10 </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00A16716">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
@@ -2293,68 +2455,86 @@
       </w:r>
       <w:r w:rsidR="00DE7940" w:rsidRPr="00DE7940">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>утверждении Перечня массовых социально значимых государственных и муниципальных услуг Республики Дагестан, переводимых в электронный формат</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00DE7940">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00DE7940">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DE7940">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">), 2021, 29 декабря, № 05002008239; 2022, 7 октября, № 05002009724; 2023, 29 мая, № 05002011315; 2 июня, № 05002011359; 2024, 12 марта, № 05002013069; 4 октября, 05002014136; 13 декабря, № 05002014953; 2025, 3 февраля, № 05002015313; 2026, 22 мая, № 05002018293) изменение, заменив слова </w:t>
+        <w:t>), 2021</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DE7940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DE7940">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29 декабря, № 05002008239; 2022, 7 октября, № 05002009724; 2023, 29 мая, № 05002011315; 2 июня, № 05002011359; 2024, 12 марта, № 05002013069; 4 октября, 05002014136; 13 декабря, № 05002014953; 2025, 3 февраля, № 05002015313; 2026, 22 мая, № 05002018293) изменение, заменив слова </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00DE7940">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
@@ -2376,78 +2556,80 @@
       </w:r>
       <w:r w:rsidR="00DE7940">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, информации и печати Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00DE7940">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="123AE665" w14:textId="0D85C577" w:rsidR="00FA2FFE" w:rsidRDefault="006E6C1F" w:rsidP="00FA2FFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00DE7940" w:rsidRPr="00DE7940">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DE7940">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в раздел 13 </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00DE7940">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
@@ -2474,69 +2656,78 @@
         </w:rPr>
         <w:t xml:space="preserve">Правительства Республики Дагестан от 24 мая 2019 г. № 120 </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00530063">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Об утверждении </w:t>
       </w:r>
       <w:r w:rsidR="00530063" w:rsidRPr="00530063">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Сводного перечня государственных услуг, оказываемых органами исполнительной власти Республики Дагестан и подведомственными им государственными учреждениями в рамках делегированных им полномочий органов исполнительной власти Республики Дагестан</w:t>
+        <w:t>Сводного перечня государственных услуг, оказываемых органами исполнительной власти Республики Дагестан и подведомственными им</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00530063" w:rsidRPr="00530063">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственными учреждениями в рамках делегированных им полномочий органов исполнительной власти Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00530063">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00530063">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00530063">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2019, 27 мая, </w:t>
       </w:r>
       <w:r w:rsidR="008A1B79">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
@@ -2637,51 +2828,60 @@
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="00530063">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 05002015908; 1 октября, </w:t>
       </w:r>
       <w:r w:rsidR="008A1B79">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="00530063">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 05002016475; 19 ноября, </w:t>
+        <w:t xml:space="preserve"> 05002016475; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00530063">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19 ноября, </w:t>
       </w:r>
       <w:r w:rsidR="008A1B79">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="00530063">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 05002016992, 26 декабря, № 05002017487) изменение, заменив слова </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
@@ -2719,77 +2919,87 @@
       </w:r>
       <w:r w:rsidR="00530063">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, информации и печати Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00530063">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4024C5AA" w14:textId="7965F331" w:rsidR="009F4E81" w:rsidRDefault="006E6C1F" w:rsidP="009F4E81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00530063">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Внести в </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00530063">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
       <w:r w:rsidR="00FA2FFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>пункт 47 (1) Правил</w:t>
       </w:r>
       <w:r w:rsidR="00530063">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> разработки и утверждения административных регламентов предоставления государственных у</w:t>
       </w:r>
       <w:r w:rsidR="00FA2FFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>слуг, утвержденных</w:t>
       </w:r>
@@ -2817,112 +3027,129 @@
         </w:rPr>
         <w:t xml:space="preserve">Об </w:t>
       </w:r>
       <w:r w:rsidR="00530063" w:rsidRPr="00530063">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>утверждении Правил разработки и утверждения административных регламентов предоставления государственных услуг</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00530063">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId15" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00530063">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(интернет-портал правовой информации Республики Дагестан (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00530063">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>www.pravo.e-</w:t>
-[...9 lines deleted...]
-          <w:t>dag.ru</w:t>
+          <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00530063">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2022, 9 апреля, </w:t>
       </w:r>
       <w:r w:rsidR="008A1B79">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="00530063">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 05002008680; 2024, 18 сентября, </w:t>
       </w:r>
       <w:r w:rsidR="008A1B79">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="00530063">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 05002014011; 2025, 18 апреля, </w:t>
+        <w:t xml:space="preserve"> 05002014011;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00530063">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00530063">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025, 18 апреля, </w:t>
       </w:r>
       <w:r w:rsidR="008A1B79">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="00530063">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 05002015719; 2026, 9 февраля, </w:t>
       </w:r>
       <w:r w:rsidR="008A1B79">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
@@ -2984,50 +3211,51 @@
       </w:r>
       <w:r w:rsidR="00FA2FFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, информации и печати Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00FA2FFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7386716E" w14:textId="00C0E831" w:rsidR="009F4E81" w:rsidRDefault="006E6C1F" w:rsidP="009F4E81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00FA2FFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3076,84 +3304,93 @@
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="0048118F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="009F4E81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="009F4E81">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009F4E81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2023, 29 августа, </w:t>
       </w:r>
       <w:r w:rsidR="008A1B79">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="009F4E81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 05002011837; 20 декабря, </w:t>
+        <w:t xml:space="preserve"> 05002011837; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009F4E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20 декабря, </w:t>
       </w:r>
       <w:r w:rsidR="008A1B79">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="009F4E81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 05002012555; 2024, 5 июля, </w:t>
       </w:r>
       <w:r w:rsidR="008A1B79">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
@@ -3271,200 +3508,229 @@
       </w:r>
       <w:r w:rsidR="009F4E81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> цифрового развития, информации и печати Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="009F4E81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="665791B8" w14:textId="38D4BF53" w:rsidR="009F4E81" w:rsidRDefault="006E6C1F" w:rsidP="009F4E81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00483E96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Внести в постановление Правительства Республики Дагестан от 1 ноября 2025 г. № 338 </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00483E96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внести в постановление Правительства Республики Дагестан от 1 ноября 2025 г. № 338 </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00483E96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О создании координационного центра по рассмотрению обращений участников специальной военной операции и членов их семей, ветеранов специальной военной операции и членов их семей, а также членов семей погибших участников специальной </w:t>
       </w:r>
       <w:r w:rsidR="00D71B1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>военной операции</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00D71B1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0048118F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="0048118F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0048118F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2025, 1 ноября, № 05002016746) </w:t>
       </w:r>
       <w:r w:rsidR="00D71B1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>следующие изменения:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5E306F74" w14:textId="486203DE" w:rsidR="00D71B1A" w:rsidRDefault="00D71B1A" w:rsidP="009F4E81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">а) пункт 3 изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB59F1F" w14:textId="359C5234" w:rsidR="00271436" w:rsidRDefault="00853E7D" w:rsidP="009F4E81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00D71B1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>3. Определить ответственным за создание, функционирование и организационно-техническое обеспечение деятельности Координационного центра Министерство цифрового развития, информации и печати Республики Дагестан</w:t>
+        <w:t xml:space="preserve">3. Определить </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D71B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ответственным</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D71B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за создание, функционирование и организационно-техническое обеспечение деятельности Координационного центра Министерство цифрового развития, информации и печати Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00271436">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00271436">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
@@ -3516,68 +3782,78 @@
     <w:p w14:paraId="158EACD7" w14:textId="15D6F03E" w:rsidR="00451A69" w:rsidRDefault="00853E7D" w:rsidP="00451A69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00271436">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5. Министерству цифрового развития, информации и печати Республики Дагестан разработать и внедрить в деятельность субъектов Координационного центра информационную систему для оперативного обмена информацией о поступивших обращениях участников специальной военной операции и членов их семей, ветеранов специальной военной операции и членов их семей, а также членов семей погибших участников специальной военной операции и этапах их рассмотрения.</w:t>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00271436">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Министерству цифрового развития, информации и печати Республики Дагестан разработать и внедрить в деятельность субъектов Координационного центра информационную систему для оперативного обмена информацией о поступивших обращениях участников специальной военной операции и членов их семей, ветеранов специальной военной операции и членов их семей, а также членов семей погибших участников специальной военной операции и этапах их рассмотрения.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00271436">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2B9B3B18" w14:textId="36A4A5C4" w:rsidR="001D6FD5" w:rsidRDefault="006E6C1F" w:rsidP="001D6FD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="00271436">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3634,51 +3910,51 @@
       </w:r>
       <w:r w:rsidR="005D333D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Цифровой Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00B77A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00B77A20">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B77A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2023, 28 апреля, </w:t>
       </w:r>
       <w:r w:rsidR="001D6FD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
@@ -3693,50 +3969,51 @@
       </w:r>
       <w:r w:rsidR="001D6FD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="00B77A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 05002012196, </w:t>
       </w:r>
       <w:r w:rsidR="00451A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">26 декабря, № 05002012618; </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003504B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2025, 1 октября, № 05002016462) изменение, заменив </w:t>
       </w:r>
       <w:r w:rsidR="001F7055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">слова </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="001F7055">
@@ -3763,183 +4040,214 @@
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="003504B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F7055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">словами </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="001F7055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, информации и печати Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="001D6FD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1B66579B" w14:textId="59E373E3" w:rsidR="003504B2" w:rsidRDefault="007D3C71" w:rsidP="001D6FD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="003504B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>. Внести в Перечень государственн</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003504B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Внести в Перечень государственн</w:t>
       </w:r>
       <w:r w:rsidR="008435E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ых программ Республики Дагестан, утвержденный постановлением Правительства Республики Дагестан от 19 декабря 2014 г. № 642 </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="001D6FD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Перечня государственных программ Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="001D6FD5" w:rsidRPr="001D6FD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D6FD5" w:rsidRPr="007D3C71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(Собрание законодательства Республики Дагестан, 2014, № 24 (часть I), ст. 1551; 2016, № 4, ст. 196; интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="001D6FD5" w:rsidRPr="007D3C71">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001D6FD5" w:rsidRPr="007D3C71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>), 2023, 26 декабря, № 05002012613; 2024, 20 февраля, № 05002012936; 13 декабря, № 05002014955)</w:t>
+        <w:t>), 2023, 26 декабря, № 05002012613;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001D6FD5" w:rsidRPr="007D3C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001D6FD5" w:rsidRPr="007D3C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2024, 20 февраля, № 05002012936; 13 декабря, № 05002014955)</w:t>
       </w:r>
       <w:r w:rsidR="008435E6" w:rsidRPr="007D3C71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, следующие изменения:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6DCA36E6" w14:textId="4DDEEA16" w:rsidR="008435E6" w:rsidRPr="006E6C1F" w:rsidRDefault="008435E6" w:rsidP="00FD5017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E6C1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">а) изложить пункт 24 в следующей редакции: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
@@ -3962,51 +4270,65 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F34CFC2" w14:textId="2D970514" w:rsidR="00520A1C" w:rsidRPr="006E6C1F" w:rsidRDefault="001D6FD5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E6C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidR="00520A1C" w:rsidRPr="006E6C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> п/п</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00520A1C" w:rsidRPr="006E6C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00520A1C" w:rsidRPr="006E6C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08131D25" w14:textId="77777777" w:rsidR="00520A1C" w:rsidRPr="006E6C1F" w:rsidRDefault="00520A1C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E6C1F">
@@ -4283,51 +4605,65 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61D5CC8A" w14:textId="4EEAE3E0" w:rsidR="00520A1C" w:rsidRPr="006E6C1F" w:rsidRDefault="001D6FD5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E6C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidR="00520A1C" w:rsidRPr="006E6C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> п/п</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00520A1C" w:rsidRPr="006E6C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00520A1C" w:rsidRPr="006E6C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6214A611" w14:textId="77777777" w:rsidR="00520A1C" w:rsidRPr="006E6C1F" w:rsidRDefault="00520A1C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E6C1F">
@@ -4598,51 +4934,65 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06FAA4DC" w14:textId="1F85FF3C" w:rsidR="00520A1C" w:rsidRPr="006E6C1F" w:rsidRDefault="001D6FD5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E6C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidR="00520A1C" w:rsidRPr="006E6C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> п/п</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00520A1C" w:rsidRPr="006E6C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00520A1C" w:rsidRPr="006E6C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58932F70" w14:textId="77777777" w:rsidR="00520A1C" w:rsidRPr="006E6C1F" w:rsidRDefault="00520A1C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E6C1F">
@@ -4934,88 +5284,107 @@
       </w:r>
       <w:r w:rsidR="002B3681">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Реестр государственных гражданских служащих Республики Дагестан и сведений о составе муниципальных служащих в Республике Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00FD5017">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00FD5017">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FD5017">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2025, 14 марта, № 05002015515) следующие изменения: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A1C7F79" w14:textId="66A26062" w:rsidR="00FD5017" w:rsidRDefault="00A6678B" w:rsidP="00FD5017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>а) в подпункте а</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">а) в </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> а</w:t>
       </w:r>
       <w:r w:rsidR="00FD5017">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 слова </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00FD5017">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития Республики Дагестан</w:t>
       </w:r>
@@ -5063,51 +5432,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B15233D" w14:textId="787F93EA" w:rsidR="00FD5017" w:rsidRDefault="00FD5017" w:rsidP="00FD5017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">б) в пункте 4 слова </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерству цифрового развития Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
@@ -5338,51 +5706,51 @@
       </w:r>
       <w:r w:rsidR="004F42B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Лучшая муниципальная практика</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="004F42B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="004F42B6">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004F42B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2022, 18 марта, № 05002008568; 2025, 25 июля, № 05002016221) следующие изменения: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30BEDBE6" w14:textId="07E3A8CC" w:rsidR="004F42B6" w:rsidRDefault="004F42B6" w:rsidP="004F42B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5403,60 +5771,70 @@
     <w:p w14:paraId="43CF53A8" w14:textId="1E6C19C8" w:rsidR="004F42B6" w:rsidRDefault="00853E7D" w:rsidP="004F42B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="004F42B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>4. Министерству цифрового развития, информации и печати Республики Дагестан:</w:t>
+        <w:t>4. Министерству цифрового развития, информации и печати Республики Дагестан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004F42B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004F42B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="630BA48F" w14:textId="5D807771" w:rsidR="004F42B6" w:rsidRDefault="004F42B6" w:rsidP="004F42B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -5687,51 +6065,60 @@
     <w:p w14:paraId="32D30662" w14:textId="34D2DF76" w:rsidR="00D914AA" w:rsidRDefault="009F5FDB" w:rsidP="006741B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidR="00D914AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Внести в </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D914AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
       <w:r w:rsidR="006741B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Положение, утвержденное </w:t>
       </w:r>
       <w:r w:rsidR="00D914AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r w:rsidR="006741B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>м</w:t>
       </w:r>
@@ -5760,235 +6147,244 @@
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="006741B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Об утверждении </w:t>
       </w:r>
       <w:r w:rsidR="006741B7" w:rsidRPr="006741B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Положения о Единой государственной системе управления и передачи данных Республики Дагеста</w:t>
       </w:r>
       <w:r w:rsidR="006741B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>н</w:t>
-      </w:r>
-[...149 lines deleted...]
-        <w:t>О межведомственном электронном документообороте</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="006741B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="006741B7">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006741B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">), 2025, 28 февраля, № 05002015441) </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">изменение, заменив в абзаце 7 пункта 2 слова </w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство цифрового развития Республики Дагестан</w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> словами </w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство цифрового развития, информации и печати</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CD4205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Дагестан</w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA2C60B" w14:textId="610D96E2" w:rsidR="006741B7" w:rsidRDefault="009F5FDB" w:rsidP="006741B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidR="006741B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Внести в постановление Правительства Республики Дагестан от 30 января 2025 г. № 9 </w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="006741B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>О межведомственном электронном документообороте</w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="006741B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="006741B7">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>www.pravo.e-dag.ru</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006741B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">), 2025, 5 февраля, № 05002015324) следующие изменения: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C5AE222" w14:textId="4FF11C3A" w:rsidR="006741B7" w:rsidRDefault="006741B7" w:rsidP="006741B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">а) в абзаце втором пункта 2 слова </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6065,50 +6461,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591EE72C" w14:textId="61F295E7" w:rsidR="006741B7" w:rsidRDefault="006741B7" w:rsidP="006741B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">б) </w:t>
       </w:r>
       <w:r w:rsidR="00CB2134">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">абзац 4 пункта 9 </w:t>
       </w:r>
       <w:r w:rsidR="00CD4205">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Положения о межведомственном электронном документообороте, утвержденного указанным постановлением, </w:t>
       </w:r>
       <w:r w:rsidR="00CB2134">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">изложить в следующей редакции: </w:t>
@@ -6117,60 +6514,51 @@
     <w:p w14:paraId="035BD0C0" w14:textId="49C6DC1F" w:rsidR="00CB2134" w:rsidRDefault="00853E7D" w:rsidP="006741B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00CB2134">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">документы и сообщения, отправляемые и поступающие по защищенной федеральной системе межведомственного электронного </w:t>
-[...8 lines deleted...]
-        <w:t>документооборота (далее – система МЭДО) через собственный узел доступа к единому информационному пространству государственного электронного документооборота посредством ГИС СЭД РД</w:t>
+        <w:t>документы и сообщения, отправляемые и поступающие по защищенной федеральной системе межведомственного электронного документооборота (далее – система МЭДО) через собственный узел доступа к единому информационному пространству государственного электронного документооборота посредством ГИС СЭД РД</w:t>
       </w:r>
       <w:r w:rsidR="005157B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> от федеральных органов исполнительной власти, органов исполнительной власти субъектов Российской Федерации, государственных органов и иных участников системы МЭДО.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="005157B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -6316,51 +6704,51 @@
       </w:r>
       <w:r w:rsidR="00632C0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Активное долголетие в Республике Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00632C0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00632C0B">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00632C0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2024, 31 декабря, № 05002015157) </w:t>
       </w:r>
       <w:r w:rsidR="00B84C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">следующие изменения: </w:t>
@@ -6545,133 +6933,154 @@
       </w:r>
       <w:r w:rsidR="00BB07C0" w:rsidRPr="00BB07C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BB07C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Перечень мероприятий Программы заменить позицию </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BB07C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Дагинформ</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00BB07C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> позицией </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BB07C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Минцифры РД</w:t>
+        <w:t>Минцифры</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BB07C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РД</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00BB07C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="467CB6EB" w14:textId="33D7FA0D" w:rsidR="007470AB" w:rsidRDefault="009F5FDB" w:rsidP="007470AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidR="00BB07C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Внести в Положение о региональной службе оперативной помощи гражданам </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB07C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внести в Положение о региональной службе оперативной помощи гражданам </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00BB07C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>122</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
@@ -6765,85 +7174,94 @@
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="007470AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00365C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00365C5E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00365C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2024, 29 ноября, № 05002014828) изменение, заменив в пункте 7 раздела </w:t>
       </w:r>
       <w:r w:rsidR="00365C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidR="00365C5E" w:rsidRPr="00365C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00365C5E" w:rsidRPr="00365C5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00365C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Субъекты Службы </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00365C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>122</w:t>
       </w:r>
@@ -6939,102 +7357,138 @@
     <w:p w14:paraId="39A55A0D" w14:textId="62F65977" w:rsidR="001E2431" w:rsidRDefault="009F5FDB" w:rsidP="001E2431">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="00365C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Внести в Положение о порядке рассмотрения проектов документов территориального планирования и подготовки заключений на них, утвержденное постановлением Правительства Республики Дагестан от 21 сентября 2021 г. № 240 </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00365C5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внести в Положение о порядке рассмотрения проектов документов территориального планирования и подготовки заключений на них, утвержденное постановлением Правительства Республики Дагестан от 21 сентября 2021 г. № 240 </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="007470AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения о порядке рассмотрения проектов документов территориального планирования и подготовки заключений на них</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="007470AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="007470AB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007470AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">), 2021, 24 сентября, № 05002007703, 9 августа, № 05002013850) изменение, заменив в пункте 19 слова </w:t>
+        <w:t>), 2021, 24 сентября, № 05002007703, 9 августа, № 05002013850) изменение, заменив в</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007470AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007470AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>пункте</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007470AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 слова </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="007470AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
@@ -7074,326 +7528,329 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C20C5D" w14:textId="366A1DDD" w:rsidR="00165400" w:rsidRDefault="009F5FDB" w:rsidP="00165400">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="007470AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Внести </w:t>
       </w:r>
       <w:r w:rsidR="001E2431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в постановление Правительства Республики Дагестан от 26 сентября 2019 г. № 227 </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="001E2431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О создании на территории Республики Дагестан центров оказания услуг для бизнеса</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="001E2431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (официальный интернет-портал правовой информации (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="001E2431">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.gov.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001E2431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>), 2019, 30 сентября,</w:t>
       </w:r>
       <w:r w:rsidR="00607F40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
       <w:r w:rsidR="001E2431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 0500201909300015; интернет-портал правовой информации Республики Дагестан (</w:t>
-      </w:r>
-[...150 lines deleted...]
-        <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="001E2431">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001E2431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">), 2023, 18 апреля, № 05002011084; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001E2431">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024, 5 июля, № 05002013710) изменение, заменив в пункте 3 слова </w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2431">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство цифрового развития Республики Дагестан</w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2431">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> словами </w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2431">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство цифрового развития, информации и печати Республики Дагестан</w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2431">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1EB47FF9" w14:textId="67C6ECDB" w:rsidR="001E2431" w:rsidRDefault="009F5FDB" w:rsidP="00165400">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2431">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Внести в постановление Правительства Республики Дагестан от 16 апреля 2019 г. № 86 </w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2431">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>О Правительственной комиссии Республики Дагестан по использованию информационных технологий для формирования экосистемы цифровой экономики</w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2431">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="001E2431">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>www.pravo.e-dag.ru</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001E2431">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>), 2019, 17 апреля, № 05002004093</w:t>
       </w:r>
       <w:r w:rsidR="00AC10A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>; 2024, 8 апреля, № 05002013234) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48ECAFDF" w14:textId="6142E178" w:rsidR="00AC10A6" w:rsidRDefault="00AC10A6" w:rsidP="00165400">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">а) в пункте 3 слова </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
@@ -7422,50 +7879,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, информации и печати Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="75B9A1AE" w14:textId="31F0F549" w:rsidR="00F84A32" w:rsidRDefault="00AC10A6" w:rsidP="00F84A32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">б) в </w:t>
       </w:r>
       <w:r w:rsidR="00892F45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -7572,93 +8030,102 @@
     <w:p w14:paraId="1A634E2E" w14:textId="26C457EB" w:rsidR="00562556" w:rsidRDefault="009F5FDB" w:rsidP="00F84A32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00562556">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>. Внести в</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00562556">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Внести в</w:t>
       </w:r>
       <w:r w:rsidR="00F84A32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункт 6 постановления Правительства Республики Дагестан от 30 января 2023 г. № 16 </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00F84A32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Об организации работы с сообщениями из открытых источников</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00F84A32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00F84A32">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F84A32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2023, 31 января, № 05002010568) изменение, заменив слова </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
@@ -7697,119 +8164,138 @@
       </w:r>
       <w:r w:rsidR="00F84A32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, информации и печати Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00F84A32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="391F6B00" w14:textId="4ACB41F9" w:rsidR="000E3034" w:rsidRDefault="009F5FDB" w:rsidP="000E3034">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidR="008B2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Внести в пункт 11 Перечня органов исполнительной власти Республики Дагестан и их функций, обеспечивающих функционирование территориальной подсистемы единой государственной системы предупреждения и ликвидации чрезвычайных ситуаций Республики Дагестан, утвержденного постановлением Правительства Республики Дагестан от 24 ноября 2022 г. № 403 </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008B2AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внести в пункт 11 Перечня органов исполнительной власти Республики Дагестан и их функций, обеспечивающих функционирование территориальной подсистемы единой государственной системы предупреждения и ликвидации чрезвычайных ситуаций Республики Дагестан, утвержденного постановлением Правительства Республики Дагестан от 24 ноября 2022 г. № 403 </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="008B2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О территориальной подсистеме </w:t>
       </w:r>
       <w:r w:rsidR="008B2AFF" w:rsidRPr="008B2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>единой государственной системы предупреждения и ликвидации чрезвычайных ситуаций Республики Дагестан и о признании утратившими силу некоторых актов Правительства Республики Дагестан</w:t>
+        <w:t>единой государственной системы предупреждения и ликвидации чрезвычайных ситуаций Республики Дагестан и о признании утратившими силу некоторых актов Правительства Республики</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008B2AFF" w:rsidRPr="008B2AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="008B2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="008B2AFF">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008B2AFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2022, 25 ноября, № 05002010071) изменение, заменив слова </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
@@ -7874,295 +8360,336 @@
     <w:p w14:paraId="1B61AAB6" w14:textId="7086122A" w:rsidR="000E3034" w:rsidRDefault="009F5FDB" w:rsidP="000E3034">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="00CA6682">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Внести в пункт 7 Порядка размещения (опубликования) правовых актов Республики Дагестан на интернет-портале правовой информации Республики Дагестан </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CA6682">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внести в пункт 7 Порядка размещения (опубликования) правовых актов Республики Дагестан на интернет-портале правовой информации </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6682">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Республики Дагестан </w:t>
       </w:r>
       <w:r w:rsidR="00CA6682" w:rsidRPr="00CA6682">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="000E3034" w:rsidRPr="00C01D67">
           <w:rPr>
             <w:rStyle w:val="ad"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CA6682" w:rsidRPr="00CA6682">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="000E3034">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, утвержденного постановлением Правительства Республики Дагестан от 23 марта 2016 г. № 60 (Собрание законодательства Республики Дагестан, 2016, </w:t>
       </w:r>
       <w:r w:rsidR="00946ACA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="000E3034">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6, ст. 343; интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="000E3034">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000E3034">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2022, 14 октября, № 05002009787), изменение, изложив его в следующей редакции: </w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6620CF8E" w14:textId="1A98AAB3" w:rsidR="00FA25C8" w:rsidRDefault="00853E7D" w:rsidP="00FA25C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="000E3034">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Техническую поддержку работы доменного имени           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="000E3034">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>www</w:t>
       </w:r>
       <w:r w:rsidR="000E3034" w:rsidRPr="000E3034">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000E3034">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pravo</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000E3034" w:rsidRPr="000E3034">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000E3034">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="000E3034" w:rsidRPr="000E3034">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="000E3034">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>dag</w:t>
       </w:r>
       <w:r w:rsidR="000E3034" w:rsidRPr="000E3034">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000E3034">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ru</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="000E3034">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осуществляет Министерство цифрового развития, информации и печати Республики Дагестан.</w:t>
+        <w:t xml:space="preserve"> осуществляет Министерство цифрового развития, информации и печати Республики Дагестан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000E3034">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="000E3034">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="64355DB9" w14:textId="3E7B4809" w:rsidR="00FA25C8" w:rsidRDefault="009F5FDB" w:rsidP="00FA25C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="000E3034">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Внести в пункт 23 Положения о Правительственной комиссии Республики Дагестан </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000E3034">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внести в пункт 23 Положения о Правительственной комиссии Республики Дагестан </w:t>
       </w:r>
       <w:r w:rsidR="00FA25C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">по защите информации, утвержденного постановлением Правительства Республики Дагестан от 20 января 2014 г. № 9 </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00FA25C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О </w:t>
       </w:r>
@@ -8183,243 +8710,271 @@
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00FA25C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Собрание законодательства Республики Дагестан, 2014, </w:t>
       </w:r>
       <w:r w:rsidR="00946ACA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="00FA25C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2, ст. 61; интернет-портал правовой информации Республики Дагестан (</w:t>
-      </w:r>
-[...173 lines deleted...]
-        <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="00FA25C8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FA25C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">), 2020, 30 марта, </w:t>
+      </w:r>
+      <w:r w:rsidR="00946ACA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA25C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 05002005437;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FA25C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FA25C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022, 2 июня, № 05002009026) изменение, заменив слова </w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA25C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Министерством цифрового развития Республики Дагестан</w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA25C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> словами </w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA25C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Министерством цифрового развития, информации и печати Республики Дагестан</w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA25C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="79D8EC99" w14:textId="04CE7E64" w:rsidR="00FA25C8" w:rsidRDefault="009F5FDB" w:rsidP="00FA25C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA25C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FA25C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внести в пункт 3 постановления Правительства Республики Дагестан от 18 февраля 2022 г. № 19 </w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA25C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О государственной информационной системе Республики Дагестан </w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA25C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Региональный модуль системы государственных и муниципальных платежей</w:t>
+      </w:r>
+      <w:r w:rsidR="00853E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA25C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="00FA25C8">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>www.pravo.e-dag.ru</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FA25C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>), 2022, 22 февраля, № 05002008437) и</w:t>
       </w:r>
       <w:r w:rsidR="00BB3A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">зменение, заменив слова </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00BB3A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерству цифрового развития Республики Дагестан</w:t>
@@ -8450,50 +9005,51 @@
       </w:r>
       <w:r w:rsidR="00BB3A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерству цифрового развития, информации и печати Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00BB3A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2CCFC7EE" w14:textId="4D737B3A" w:rsidR="00BB3A67" w:rsidRDefault="009F5FDB" w:rsidP="00BB3A67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
       <w:r w:rsidR="00BB3A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -8539,51 +9095,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Система межведомственного электронного взаимодействия</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D" w:rsidRPr="007D3C71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00BB3A67" w:rsidRPr="007D3C71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="00BB3A67" w:rsidRPr="007D3C71">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007D3C71" w:rsidRPr="007D3C71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>), 2021</w:t>
       </w:r>
       <w:r w:rsidR="00BB3A67" w:rsidRPr="007D3C71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -8672,50 +9228,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C2CE8F" w14:textId="5CF8C9D0" w:rsidR="00BB3A67" w:rsidRDefault="00BB3A67" w:rsidP="00BB3A67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">б) в абзаце втором пункта 4 </w:t>
       </w:r>
       <w:r w:rsidR="00487B45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">слова </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00487B45">
@@ -8752,50 +9309,51 @@
       </w:r>
       <w:r w:rsidR="00487B45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, информации и печати Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00487B45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="19515E82" w14:textId="63219963" w:rsidR="00BB3A67" w:rsidRDefault="00BB3A67" w:rsidP="00BB3A67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в) </w:t>
       </w:r>
       <w:r w:rsidR="00371ED0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -8942,53 +9500,62 @@
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00487B45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения о Центре управления регионом Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00487B45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId37" w:history="1">
+        <w:t xml:space="preserve"> (интернет-портал правовой информации </w:t>
+      </w:r>
+      <w:r w:rsidR="00487B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Республики Дагестан (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="00487B45">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00487B45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidR="00841B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021, 30 июня, № 05002007388) следующие изменения: </w:t>
@@ -9009,89 +9576,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">а) пункт 2 изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42303E5D" w14:textId="1F1B48D7" w:rsidR="00841B2B" w:rsidRDefault="00853E7D" w:rsidP="00487B45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00841B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2. Ответственным за материально-техническое обеспечение Центра управления регионом Республики Дагестан является Министерство цифрового развития, информации и печати Республики Дагестан.</w:t>
+        <w:t>2. Ответственным за материально-техническое обеспечение Центра управления регионом Республики Дагестан является Министерство цифрового развития, информации и печати Республики Дагестан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00841B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00841B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DEE4A2D" w14:textId="5818F20C" w:rsidR="00841B2B" w:rsidRDefault="00841B2B" w:rsidP="00487B45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">б) в пункте 6 Положения о Центре управления регионом Республики Дагестан, утвержденного указанным постановлением, слова </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
@@ -9188,51 +9764,51 @@
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00841B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED79F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00ED79F9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00ED79F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2021, 5 мая, № 05002007118) следующие изменения: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FFF9A32" w14:textId="17F20605" w:rsidR="00ED79F9" w:rsidRDefault="00ED79F9" w:rsidP="00ED79F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -9577,51 +10153,60 @@
     <w:p w14:paraId="224B9D36" w14:textId="0A743FF8" w:rsidR="004E2687" w:rsidRDefault="009F5FDB" w:rsidP="004E2687">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="004E2687">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Внести в пункт 1 постановления Правительства Республики Дагестан от 24 октября 2023 г. № 415 </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E2687">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внести в пункт 1 постановления Правительства Республики Дагестан от 24 октября 2023 г. № 415 </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="004E2687">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Об организации </w:t>
       </w:r>
       <w:r w:rsidR="004E2687" w:rsidRPr="004E2687">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>работы органов исполнительной власти Республики Дагестан и органов местного самоуправления муниципальных образований Республики Дагестан в федеральной государственной и</w:t>
       </w:r>
@@ -9643,84 +10228,93 @@
       </w:r>
       <w:r w:rsidR="004E2687" w:rsidRPr="004E2687">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Федеральный реестр государственных и муниципальных услуг (функций)</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="004E2687">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="004E2687">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E2687">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2023, 24 октября, № 05002012182) изменение, заменив слова </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="004E2687">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Министерство цифрового развития Республики Дагестан</w:t>
+        <w:t>Министерство цифрового</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004E2687">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> развития Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="004E2687">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> словами </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
@@ -9760,51 +10354,60 @@
     <w:p w14:paraId="1CD15795" w14:textId="406EB5BA" w:rsidR="00946ACA" w:rsidRDefault="009F5FDB" w:rsidP="00946ACA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidR="00B7295E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Внести в </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B7295E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
       <w:r w:rsidR="00F04A71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>пункт 3 постановления</w:t>
       </w:r>
       <w:r w:rsidR="00B7295E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Дагестан от 13 октября 2021 г. № 278 </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
@@ -9818,59 +10421,69 @@
       </w:r>
       <w:r w:rsidR="00B7295E" w:rsidRPr="00B7295E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>государственной информационной системе обеспечения градостроительной деятельности Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00B7295E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="00B7295E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>www.pravo.e-dag.ru</w:t>
+          <w:t>www.pravo.e-</w:t>
+        </w:r>
+        <w:r w:rsidR="00B7295E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B7295E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2021, 15 октября, № 05002007807) </w:t>
       </w:r>
       <w:r w:rsidR="00F04A71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">изменения, заменив слова </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
@@ -9883,104 +10496,113 @@
         </w:rPr>
         <w:t>Министерство цифрового развития Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00F04A71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> словами </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00F04A71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, информации и печати Республики Дагестан</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00F04A71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6C449311" w14:textId="657D5865" w:rsidR="00D95180" w:rsidRDefault="009F5FDB" w:rsidP="001A220F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidR="00D95180">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Внести в </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D95180">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
       <w:r w:rsidR="000C2AF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>пункт 8 Перечня</w:t>
       </w:r>
       <w:r w:rsidR="00D95180" w:rsidRPr="00D95180">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> органов исполнительной власти Республики Дагестан, уполномоченных на рассмотрение предложений лиц, выступающих с инициативой заключения концессионного соглашения, и на осуществление полномочий, предусмотренных статьей 37 Федерального закона </w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
@@ -9992,61 +10614,70 @@
         </w:rPr>
         <w:t>О концессионных соглашениях</w:t>
       </w:r>
       <w:r w:rsidR="00853E7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">», утвержденный постановлением Правительства Республики Дагестан </w:t>
       </w:r>
       <w:r w:rsidR="001A220F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">от 30 августа 2024 г. № 268 «Об утверждении </w:t>
       </w:r>
       <w:r w:rsidR="001A220F" w:rsidRPr="001A220F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечня органов исполнительной власти Республики Дагестан, уполномоченных на рассмотрение предложений лиц, выступающих с инициативой заключения концессионного соглашения, и на осуществление полномочий, предусмотренных статьей 37 Федерального закона</w:t>
+        <w:t xml:space="preserve"> Перечня органов исполнительной власти Республики Дагестан, уполномоченных на рассмотрение предложений лиц, выступающих с инициативой</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001A220F" w:rsidRPr="001A220F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заключения концессионного соглашения, и на осуществление полномочий, предусмотренных статьей 37 Федерального закона</w:t>
       </w:r>
       <w:r w:rsidR="001A220F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> «О концессионных соглашениях» (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="001A220F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001A220F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2024, 5 сентября, </w:t>
       </w:r>
       <w:r w:rsidR="000C2AF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 05002013954) изменение, заменив слова «Министерство цифрового развития Республики Дагестан» словами «Министерство цифрового развития, информации и печати Республики Дагестан». </w:t>
@@ -10055,277 +10686,299 @@
     <w:p w14:paraId="3A133D81" w14:textId="048C27F7" w:rsidR="00F57FBC" w:rsidRDefault="009F5FDB" w:rsidP="00F57FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r w:rsidR="000C2AF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Внести в состав Координационного совета Республики Дагестан по военно-патриотическому воспитанию молодежи по должностям, утвержденный постановлением Правительства Республики Дагестан от 1 августа 2023 </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000C2AF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внести в состав Координационного совета Республики Дагестан по военно-патриотическому воспитанию молодежи по должностям, утвержденный постановлением Правительства Республики Дагестан от 1 августа 2023 </w:t>
       </w:r>
       <w:r w:rsidR="00515D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>г. № 313 «</w:t>
       </w:r>
       <w:r w:rsidR="00515D10" w:rsidRPr="00515D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О Координационном совете Республики Дагестан по военно-патриотическому воспитанию молодежи</w:t>
       </w:r>
       <w:r w:rsidR="00515D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>» (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="00515D10">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00515D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">), 2023, 2 августа, № 05002011719) изменение, заменив позицию «Министр цифрового развития Республики Дагестан» позицией «Министр цифрового развития, информации и печати Республики Дагестан», исключив позицию «Руководитель Агентства информации и печати Республики Дагестан». </w:t>
+        <w:t>), 2023, 2 августа, № 05002011719) изменение, заменив позицию «Министр цифрового развития Республики Дагестан» позицией «Министр цифрового развития, информации и</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00515D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> печати Республики Дагестан», исключив позицию «Руководитель Агентства информации и печати Республики Дагестан». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B39216" w14:textId="1EC5A1ED" w:rsidR="00405E87" w:rsidRDefault="009F5FDB" w:rsidP="00405E87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
       <w:r w:rsidR="00515D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00524FD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Внести в пункт 3 постановления Правительства Республики Дагестан от 20 ноября 2025 г. № 362 «О реализации на территории Республики Дагестан проектов местных инициатив» (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="00524FD9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00524FD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2025, 28 ноября, № 05002017103) изменение, заменив слова «Агентству информации и печати Республики Дагестан» словами «Министерству цифрового развития, информации и печати Республики Дагестан». </w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="217DA7D2" w14:textId="7C737C97" w:rsidR="00405E87" w:rsidRDefault="009F5FDB" w:rsidP="00405E87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidR="00524FD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="003A4DC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Внести в постановление Правительства Республики Дагестан от 18 марта 2022 г. № 40 «</w:t>
       </w:r>
       <w:r w:rsidR="00405E87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О республиканском этапе Всероссийского конкурса «Лучшая муниципальная практика» (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="00405E87">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00405E87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2022, 18 марта, </w:t>
       </w:r>
       <w:r w:rsidR="00AF676C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="00405E87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 05002008568; 2025, 25 июля, № 05002016221) следующие изменения: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A8FF755" w14:textId="48DF09C7" w:rsidR="00405E87" w:rsidRDefault="00405E87" w:rsidP="00405E87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">а) в пункте 4 слова «Агентству информации и печати Республики Дагестан» заменить словами «Министерству цифрового развития, информации и печати Республики Дагестан»; </w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2F86FDDF" w14:textId="16A9CE1F" w:rsidR="00405E87" w:rsidRDefault="00405E87" w:rsidP="00405E87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">б) в подпункте д пункта 5 Положения о республиканском этапе Всероссийского конкурса «Лучшая муниципальная практика», утвержденного указанным постановлением, слова «Министерством цифрового развития </w:t>
+        <w:t xml:space="preserve">б) в подпункте д пункта 5 Положения о республиканском этапе Всероссийского конкурса «Лучшая муниципальная практика», </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Республики Дагестан» заменить словами «Министерством цифрового развития, информации и печати Республики Дагестан»</w:t>
+        <w:t>утвержденного указанным постановлением, слова «Министерством цифрового развития Республики Дагестан» заменить словами «Министерством цифрового развития, информации и печати Республики Дагестан»</w:t>
       </w:r>
       <w:r w:rsidR="00873905">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6829AD5B" w14:textId="77777777" w:rsidR="00ED09C2" w:rsidRDefault="00873905" w:rsidP="00ED09C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -10387,294 +11040,360 @@
       </w:r>
       <w:r w:rsidR="00AF676C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Внести изменение в пункт 11 Положения об организации проектной деятельности в Правительстве Республики Дагестан, утвержденного постановлением Правительства Республики Дагестан от 25 декабря 2018 г.      № 192 «Об организации проектной деятельности в Правительстве Республики Дагестан»</w:t>
       </w:r>
       <w:r w:rsidR="00AF676C" w:rsidRPr="00AF676C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF676C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="00AF676C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AF676C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>), 2018, 27 декабря, № 05002003548; 2020, 30 марта, № 05002005435; 2021, 15 марта, № 05002006880; 2022, 22 апреля, № 05002008778; 2024, 16 мая, № 05002013398; 2</w:t>
+        <w:t xml:space="preserve">), 2018, 27 декабря, № 05002003548; 2020, 30 марта, № 05002005435; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AF676C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2021, 15 марта, № 05002006880; 2022, 22 апреля, № 05002008778; 2024, 16 мая, № 05002013398; 2</w:t>
       </w:r>
       <w:r w:rsidR="00ED09C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">025, 28 февраля, № 05002015436), заменив слова «Агентство информации и печати Республики Дагестан» словами «Министерство цифрового развития, информации и печати Республики Дагестан». </w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6A5A7579" w14:textId="1EFFEBEE" w:rsidR="00330E2F" w:rsidRDefault="009F5FDB" w:rsidP="00330E2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
       <w:r w:rsidR="00ED09C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00330E2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Внести в пункт 1.4 Порядка</w:t>
       </w:r>
       <w:r w:rsidR="004B5B9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> формирования сводного медиаплана Правительства Р</w:t>
+        <w:t xml:space="preserve"> формирования сводного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004B5B9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>медиаплана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004B5B9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Р</w:t>
       </w:r>
       <w:r w:rsidR="00330E2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>еспублики Дагестан, утвержденного</w:t>
       </w:r>
       <w:r w:rsidR="004B5B9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F023FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r w:rsidR="004B5B9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>м</w:t>
       </w:r>
       <w:r w:rsidR="00F023FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F023FB" w:rsidRPr="00330E2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Правительства Республики Дагестан от 31 мая 2017 г. № 125 «Об утверждении порядка формирования сводного медиаплана Правительства Республики Дагестан» </w:t>
+        <w:t xml:space="preserve">Правительства Республики Дагестан от 31 мая 2017 г. № 125 «Об утверждении порядка формирования сводного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F023FB" w:rsidRPr="00330E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>медиаплана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F023FB" w:rsidRPr="00330E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Дагестан» </w:t>
       </w:r>
       <w:r w:rsidR="00330E2F" w:rsidRPr="00330E2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(официальный интернет-портал правовой информации (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="00330E2F" w:rsidRPr="00330E2F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.gov.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00330E2F" w:rsidRPr="00330E2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2017, 6 июня, </w:t>
       </w:r>
       <w:r w:rsidR="008107D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="00330E2F" w:rsidRPr="00330E2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 0500201706060003; интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="00330E2F" w:rsidRPr="00330E2F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00330E2F" w:rsidRPr="00330E2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2021, 6 июля, </w:t>
       </w:r>
       <w:r w:rsidR="008107D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="00330E2F" w:rsidRPr="00330E2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 05002007432</w:t>
       </w:r>
       <w:r w:rsidR="00330E2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; 2024, 18 сентября, № 05002014014) изменение, заменив слова «Агентство информации и печати Республики Дагестан» словами «Министерство цифрового развития, информации и печати Республики Дагестан». </w:t>
-      </w:r>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00330E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00330E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024, 18 сентября, № 05002014014) изменение, заменив слова «Агентство информации и печати Республики Дагестан» словами «Министерство цифрового развития, информации и печати Республики Дагестан». </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0FB0E7F2" w14:textId="01697711" w:rsidR="00330E2F" w:rsidRPr="00A31C10" w:rsidRDefault="009F5FDB" w:rsidP="0049280C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>38</w:t>
       </w:r>
       <w:r w:rsidR="00330E2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0049280C" w:rsidRPr="00A31C10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Внести в постановление Правительства Республики Дагестан от 27 декабря 2023 г. № 535 «Об утверждении государственной программы Республики Дагестан "Развитие средств массовой информации в Республике Дагестан» (официальный интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidR="0049280C" w:rsidRPr="00A31C10">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0049280C" w:rsidRPr="00A31C10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidR="005C61D3" w:rsidRPr="00A31C10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -10690,77 +11409,79 @@
         </w:rPr>
         <w:t xml:space="preserve">22 января, № </w:t>
       </w:r>
       <w:r w:rsidR="005C61D3" w:rsidRPr="00A31C10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">05002012841) следующие изменения: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B1A1F3" w14:textId="17B193E7" w:rsidR="005C61D3" w:rsidRPr="00AD6510" w:rsidRDefault="005C61D3" w:rsidP="0049280C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A31C10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">а) в пункте 2 слова «Агентство информации и печати Республики Дагестан» заменить словами «Министерство цифрового развития, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>информации и печати Республики Дагестан»</w:t>
       </w:r>
       <w:r w:rsidR="0032630C" w:rsidRPr="00AD6510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1283CC41" w14:textId="4ED11BC1" w:rsidR="0032630C" w:rsidRPr="00AD6510" w:rsidRDefault="0032630C" w:rsidP="0049280C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>б) в государственной программе Республики Дагестан «Развитие средств массовой информации в Республики Дагестан», утверж</w:t>
       </w:r>
       <w:r w:rsidR="00477ABB" w:rsidRPr="00AD6510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10777,299 +11498,341 @@
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>39</w:t>
       </w:r>
       <w:r w:rsidR="00477ABB" w:rsidRPr="008107D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Внести в </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00477ABB" w:rsidRPr="008107D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внести в </w:t>
       </w:r>
       <w:r w:rsidR="008107D9" w:rsidRPr="008107D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>пункт 8 постановления</w:t>
       </w:r>
       <w:r w:rsidR="00477ABB" w:rsidRPr="008107D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики </w:t>
       </w:r>
       <w:r w:rsidR="008107D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Дагестан </w:t>
       </w:r>
       <w:r w:rsidR="008107D9" w:rsidRPr="008107D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">от 27 декабря 2007 г. № 350 «О Республиканской комиссии по организации подготовки управленческих кадров для организаций народного хозяйства Республики Дагестан» ("Собрание законодательства Республики Дагестан", 2007, </w:t>
+        <w:t xml:space="preserve">от 27 декабря 2007 г. № 350 «О Республиканской комиссии по организации подготовки управленческих кадров для организаций народного </w:t>
+      </w:r>
+      <w:r w:rsidR="008107D9" w:rsidRPr="008107D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">хозяйства Республики Дагестан» ("Собрание законодательства Республики Дагестан", 2007, </w:t>
       </w:r>
       <w:r w:rsidR="008107D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="008107D9" w:rsidRPr="008107D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20, ст. 993; 2009, </w:t>
       </w:r>
       <w:r w:rsidR="008107D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="008107D9" w:rsidRPr="008107D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 16, ст. 782; интернет-портал правовой </w:t>
-[...11 lines deleted...]
-      <w:hyperlink r:id="rId49" w:history="1">
+        <w:t xml:space="preserve"> 16, ст. 782; интернет-портал правовой информации Республики Дагестан (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="008107D9" w:rsidRPr="008107D9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008107D9" w:rsidRPr="008107D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2018, 27 декабря, </w:t>
       </w:r>
       <w:r w:rsidR="008107D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="008107D9" w:rsidRPr="008107D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 05002003555; 2020, 10 мая, </w:t>
+        <w:t xml:space="preserve"> 05002003555;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008107D9" w:rsidRPr="008107D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008107D9" w:rsidRPr="008107D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020, 10 мая, </w:t>
       </w:r>
       <w:r w:rsidR="008107D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="008107D9" w:rsidRPr="008107D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 05002005565; 2023, 14 декабря, № 05002012500) изменение, заменив слова «Агентству информации и печати Республики Дагестан» словами «Министерству цифрового развития, информации и печати Республики Дагестан». </w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="47E828F4" w14:textId="5431FFC0" w:rsidR="00AD6510" w:rsidRDefault="009F5FDB" w:rsidP="00C73077">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
       <w:r w:rsidR="008107D9" w:rsidRPr="00C73077">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C73077" w:rsidRPr="00C73077">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Внести в пункт 3</w:t>
       </w:r>
       <w:r w:rsidR="008107D9" w:rsidRPr="00C73077">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правительства Республики Дагестан от 8 апреля 2022 г. № 81 «О реализации на территории Республики Дагестан проектов инициатив муниципальных образований Республики Дагестан, направленных на осуществление капитального ремонта дошкольных образовательных организаций»</w:t>
       </w:r>
       <w:r w:rsidR="00C73077" w:rsidRPr="00C73077">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (интернет-портал правовой информации Республики Дагестан (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidR="00C73077" w:rsidRPr="00C73077">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.pravo.e-dag.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C73077" w:rsidRPr="00C73077">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), 2022, 11 апреля, </w:t>
       </w:r>
       <w:r w:rsidR="00476DC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidR="00C73077" w:rsidRPr="00C73077">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 05002008708, 30 мая, № 05002009004)</w:t>
       </w:r>
       <w:r w:rsidR="008107D9" w:rsidRPr="00C73077">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0032540A" w:rsidRPr="00C73077">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>изменение, заменив слова «Агентству информации и печати Республики Дагестан» словами «Министерству цифрового развития, информаци</w:t>
+        <w:t>изменение, заменив слова «Агентству информации и печати Республики Дагестан» словами</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0032540A" w:rsidRPr="00C73077">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Министерству цифрового развития, информаци</w:t>
       </w:r>
       <w:r w:rsidR="00AD6510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">и и печати Республики Дагестан». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="421AAAA5" w14:textId="5A46B435" w:rsidR="00AD6510" w:rsidRDefault="00AD6510" w:rsidP="00AD6510">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
@@ -11336,1055 +12099,165 @@
     </w:p>
     <w:p w14:paraId="225A7C87" w14:textId="04681A38" w:rsidR="009F5FDB" w:rsidRDefault="009F5FDB" w:rsidP="006736B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28C27B49" w14:textId="77777777" w:rsidR="009F5FDB" w:rsidRDefault="009F5FDB" w:rsidP="006736B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CFFD53B" w14:textId="4DA3E517" w:rsidR="00C73077" w:rsidRDefault="00C73077" w:rsidP="006736B8">
-[...34 lines deleted...]
-    </w:p>
     <w:p w14:paraId="52A48DF8" w14:textId="77777777" w:rsidR="009F5FDB" w:rsidRDefault="009F5FDB" w:rsidP="00F36654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0400BF1E" w14:textId="4800680D" w:rsidR="00F36654" w:rsidRDefault="00F36654" w:rsidP="00F36654">
-[...853 lines deleted...]
-    <w:sectPr w:rsidR="00281DFF" w:rsidRPr="00281DFF" w:rsidSect="00E3056F">
+    <w:sectPr w:rsidR="009F5FDB" w:rsidSect="00E3056F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="1685" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E16ADC0" w14:textId="77777777" w:rsidR="00E47B05" w:rsidRDefault="00E47B05">
+    <w:p w14:paraId="68317B3C" w14:textId="77777777" w:rsidR="00252994" w:rsidRDefault="00252994">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="278588FA" w14:textId="77777777" w:rsidR="00E47B05" w:rsidRDefault="00E47B05">
+    <w:p w14:paraId="4D44DA43" w14:textId="77777777" w:rsidR="00252994" w:rsidRDefault="00252994">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B52153A" w14:textId="77777777" w:rsidR="00E47B05" w:rsidRDefault="00E47B05">
+    <w:p w14:paraId="3C2E80E5" w14:textId="77777777" w:rsidR="00252994" w:rsidRDefault="00252994">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D415202" w14:textId="77777777" w:rsidR="00E47B05" w:rsidRDefault="00E47B05">
+    <w:p w14:paraId="0F47B295" w14:textId="77777777" w:rsidR="00252994" w:rsidRDefault="00252994">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0BA15081"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A6AEB78"/>
     <w:lvl w:ilvl="0" w:tplc="ED5A5B08">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CB5CFEF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1505" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -12430,51 +12303,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5105" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F9AE4D32">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5825" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D368E800">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6545" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="1E5D1B46"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D3E564A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1430" w:hanging="720"/>
       </w:pPr>
@@ -12552,51 +12425,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="38C76912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F7098B4"/>
     <w:lvl w:ilvl="0" w:tplc="E0941C6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1417" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1166CEAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2137" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="84A6469E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12638,51 +12511,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5737" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B1A21488">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6457" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="02D86B76">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7177" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="680314E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84F8B818"/>
     <w:lvl w:ilvl="0" w:tplc="2A929086">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CF184D04">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0E1C8F04">
@@ -12727,51 +12600,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="EA846FBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6846E3EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="6F322877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D42ED3E"/>
     <w:lvl w:ilvl="0" w:tplc="085C0554">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BEFC6E1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0CF21D06">
@@ -12816,51 +12689,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A4F60DAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2388650C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="76196EBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34807654"/>
     <w:lvl w:ilvl="0" w:tplc="0994E090">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="780A73C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4D66C840">
@@ -12905,51 +12778,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C74413C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F8D00894">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="7F9E31FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE226046"/>
     <w:lvl w:ilvl="0" w:tplc="D09C9268">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="17E03308">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3D565E48">
@@ -13019,88 +12892,89 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00697657"/>
     <w:rsid w:val="00060EC3"/>
     <w:rsid w:val="00085965"/>
     <w:rsid w:val="000C2AF4"/>
     <w:rsid w:val="000D14DC"/>
     <w:rsid w:val="000E3034"/>
     <w:rsid w:val="0013270D"/>
     <w:rsid w:val="0016444D"/>
     <w:rsid w:val="00165400"/>
     <w:rsid w:val="00170F6E"/>
     <w:rsid w:val="0018471C"/>
     <w:rsid w:val="001A220F"/>
     <w:rsid w:val="001A44AA"/>
     <w:rsid w:val="001B4DF9"/>
     <w:rsid w:val="001D6FD5"/>
     <w:rsid w:val="001E2431"/>
     <w:rsid w:val="001F7055"/>
     <w:rsid w:val="00225E4F"/>
+    <w:rsid w:val="00252994"/>
     <w:rsid w:val="00271436"/>
     <w:rsid w:val="00280C7A"/>
     <w:rsid w:val="00281DFF"/>
     <w:rsid w:val="002B3681"/>
     <w:rsid w:val="002F07DE"/>
     <w:rsid w:val="002F115E"/>
     <w:rsid w:val="002F60DB"/>
     <w:rsid w:val="0030766C"/>
     <w:rsid w:val="0032540A"/>
     <w:rsid w:val="0032630C"/>
     <w:rsid w:val="003309B8"/>
     <w:rsid w:val="00330E2F"/>
     <w:rsid w:val="003334B7"/>
     <w:rsid w:val="003504B2"/>
     <w:rsid w:val="00361BBD"/>
     <w:rsid w:val="003621CA"/>
     <w:rsid w:val="00365C5E"/>
     <w:rsid w:val="00371ED0"/>
     <w:rsid w:val="0038362E"/>
     <w:rsid w:val="003A0E24"/>
     <w:rsid w:val="003A4DC8"/>
     <w:rsid w:val="003D7BF5"/>
     <w:rsid w:val="003E1B68"/>
     <w:rsid w:val="003E21DC"/>
     <w:rsid w:val="003E493C"/>
@@ -13168,50 +13042,51 @@
     <w:rsid w:val="00774371"/>
     <w:rsid w:val="00791837"/>
     <w:rsid w:val="007D0AD8"/>
     <w:rsid w:val="007D3C71"/>
     <w:rsid w:val="007D4D1C"/>
     <w:rsid w:val="007F1B28"/>
     <w:rsid w:val="00801819"/>
     <w:rsid w:val="008107D9"/>
     <w:rsid w:val="00824DD5"/>
     <w:rsid w:val="008325B6"/>
     <w:rsid w:val="00841B2B"/>
     <w:rsid w:val="008435E6"/>
     <w:rsid w:val="00853E7D"/>
     <w:rsid w:val="00863BA7"/>
     <w:rsid w:val="00873905"/>
     <w:rsid w:val="00876879"/>
     <w:rsid w:val="00880816"/>
     <w:rsid w:val="008855ED"/>
     <w:rsid w:val="00892F45"/>
     <w:rsid w:val="00893E41"/>
     <w:rsid w:val="0089483B"/>
     <w:rsid w:val="008A1B79"/>
     <w:rsid w:val="008B2AFF"/>
     <w:rsid w:val="008B2F47"/>
     <w:rsid w:val="008B6BCA"/>
+    <w:rsid w:val="008E26FC"/>
     <w:rsid w:val="008F139E"/>
     <w:rsid w:val="00945FB1"/>
     <w:rsid w:val="00946ACA"/>
     <w:rsid w:val="00953049"/>
     <w:rsid w:val="009533A2"/>
     <w:rsid w:val="00980E3E"/>
     <w:rsid w:val="009959C1"/>
     <w:rsid w:val="009B081C"/>
     <w:rsid w:val="009C1B0D"/>
     <w:rsid w:val="009F4AB9"/>
     <w:rsid w:val="009F4E81"/>
     <w:rsid w:val="009F5FDB"/>
     <w:rsid w:val="009F7609"/>
     <w:rsid w:val="00A04B25"/>
     <w:rsid w:val="00A06752"/>
     <w:rsid w:val="00A1059D"/>
     <w:rsid w:val="00A16716"/>
     <w:rsid w:val="00A31C10"/>
     <w:rsid w:val="00A36410"/>
     <w:rsid w:val="00A5395D"/>
     <w:rsid w:val="00A6678B"/>
     <w:rsid w:val="00A73B5C"/>
     <w:rsid w:val="00AC10A6"/>
     <w:rsid w:val="00AD6510"/>
     <w:rsid w:val="00AF676C"/>
@@ -13276,443 +13151,208 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2FED1673"/>
-  <w15:docId w15:val="{51633C59-6CC5-4F7E-B425-47E42426D0A8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
@@ -14187,51 +13827,51 @@
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="300"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-    <w:name w:val="Заголовок Знак"/>
+    <w:name w:val="Название Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="10"/>
     <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Подзаголовок Знак"/>
@@ -14312,136 +13952,157 @@
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Название объекта Знак"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight">
     <w:name w:val="Table Grid Light"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="11">
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="23">
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
@@ -14466,60 +14127,67 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="31">
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:caps/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:caps/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
@@ -14546,118 +14214,132 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="41">
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="51">
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable5">
     <w:name w:val="Plain Table 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="404040"/>
@@ -14697,68 +14379,75 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light">
     <w:name w:val="Grid Table 1 Light"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -14773,58 +14462,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent1">
     <w:name w:val="Grid Table 1 Light - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="97B4D8" w:themeColor="accent1" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -14839,58 +14535,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent2">
     <w:name w:val="Grid Table 1 Light - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DA9896" w:themeColor="accent2" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -14905,58 +14608,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent3">
     <w:name w:val="Grid Table 1 Light - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C4D79D" w:themeColor="accent3" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -14971,58 +14681,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent4">
     <w:name w:val="Grid Table 1 Light - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B4A4C8" w:themeColor="accent4" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -15037,58 +14754,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent5">
     <w:name w:val="Grid Table 1 Light - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="95CEDD" w:themeColor="accent5" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -15103,121 +14827,135 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent6">
     <w:name w:val="Grid Table 1 Light - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC192" w:themeColor="accent6" w:themeTint="95"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-2">
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2">
     <w:name w:val="Grid Table 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -15252,55 +14990,62 @@
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent1">
     <w:name w:val="Grid Table 2 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -15335,55 +15080,62 @@
         <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent2">
     <w:name w:val="Grid Table 2 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -15418,55 +15170,62 @@
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent3">
     <w:name w:val="Grid Table 2 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -15501,55 +15260,62 @@
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent4">
     <w:name w:val="Grid Table 2 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -15584,55 +15350,62 @@
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent5">
     <w:name w:val="Grid Table 2 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -15667,55 +15440,62 @@
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent6">
     <w:name w:val="Grid Table 2 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -15740,65 +15520,72 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-3">
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3">
     <w:name w:val="Grid Table 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -15856,55 +15643,62 @@
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent1">
     <w:name w:val="Grid Table 3 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -15962,55 +15756,62 @@
         <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent2">
     <w:name w:val="Grid Table 3 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -16068,55 +15869,62 @@
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent3">
     <w:name w:val="Grid Table 3 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -16174,55 +15982,62 @@
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent4">
     <w:name w:val="Grid Table 3 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -16280,55 +16095,62 @@
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent5">
     <w:name w:val="Grid Table 3 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -16386,55 +16208,62 @@
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent6">
     <w:name w:val="Grid Table 3 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -16482,68 +16311,75 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-4">
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4">
     <w:name w:val="Grid Table 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -16576,58 +16412,65 @@
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent1">
     <w:name w:val="Grid Table 4 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -16660,58 +16503,65 @@
         <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent2">
     <w:name w:val="Grid Table 4 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -16744,58 +16594,65 @@
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent3">
     <w:name w:val="Grid Table 4 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -16828,58 +16685,65 @@
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent4">
     <w:name w:val="Grid Table 4 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -16912,58 +16776,65 @@
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent5">
     <w:name w:val="Grid Table 4 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -16996,58 +16867,65 @@
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent6">
     <w:name w:val="Grid Table 4 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
@@ -17070,69 +16948,76 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-5">
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark">
     <w:name w:val="Grid Table 5 Dark"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -17164,59 +17049,66 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent1">
     <w:name w:val="Grid Table 5 Dark- Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -17248,59 +17140,66 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent2">
     <w:name w:val="Grid Table 5 Dark - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -17332,59 +17231,66 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent3">
     <w:name w:val="Grid Table 5 Dark - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -17416,59 +17322,66 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent4">
     <w:name w:val="Grid Table 5 Dark- Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -17500,59 +17413,66 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent5">
     <w:name w:val="Grid Table 5 Dark - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -17584,59 +17504,66 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent6">
     <w:name w:val="Grid Table 5 Dark - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
@@ -17658,68 +17585,75 @@
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-6">
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful">
     <w:name w:val="Grid Table 6 Colorful"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -17742,58 +17676,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent1">
     <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -17816,58 +17757,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent2">
     <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -17890,58 +17838,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent3">
     <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -17964,58 +17919,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent4">
     <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -18038,58 +18000,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent5">
     <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -18112,58 +18081,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent6">
     <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
     </w:tblStylePr>
@@ -18176,66 +18152,73 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-7">
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful">
     <w:name w:val="Grid Table 7 Colorful"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -18303,56 +18286,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent1">
     <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -18420,56 +18410,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent2">
     <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -18537,56 +18534,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent3">
     <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -18654,56 +18658,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent4">
     <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -18771,56 +18782,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent5">
     <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -18888,56 +18906,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent6">
     <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -18995,60 +19020,67 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-10">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light">
     <w:name w:val="List Table 1 Light"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -19071,50 +19103,57 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent1">
     <w:name w:val="List Table 1 Light - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
@@ -19137,50 +19176,57 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent2">
     <w:name w:val="List Table 1 Light - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
@@ -19203,50 +19249,57 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent3">
     <w:name w:val="List Table 1 Light - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
@@ -19269,50 +19322,57 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent4">
     <w:name w:val="List Table 1 Light - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
@@ -19335,50 +19395,57 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent5">
     <w:name w:val="List Table 1 Light - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
@@ -19401,50 +19468,57 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent6">
     <w:name w:val="List Table 1 Light - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
@@ -19457,65 +19531,72 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-20">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2">
     <w:name w:val="List Table 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -19556,55 +19637,62 @@
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent1">
     <w:name w:val="List Table 2 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -19645,55 +19733,62 @@
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent2">
     <w:name w:val="List Table 2 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -19734,55 +19829,62 @@
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent3">
     <w:name w:val="List Table 2 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -19823,55 +19925,62 @@
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent4">
     <w:name w:val="List Table 2 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -19912,55 +20021,62 @@
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent5">
     <w:name w:val="List Table 2 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -20001,55 +20117,62 @@
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent6">
     <w:name w:val="List Table 2 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -20080,66 +20203,73 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-30">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3">
     <w:name w:val="List Table 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -20166,56 +20296,63 @@
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent1">
     <w:name w:val="List Table 3 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -20242,56 +20379,63 @@
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent2">
     <w:name w:val="List Table 3 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -20318,56 +20462,63 @@
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent3">
     <w:name w:val="List Table 3 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -20394,56 +20545,63 @@
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent4">
     <w:name w:val="List Table 3 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -20470,56 +20628,63 @@
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent5">
     <w:name w:val="List Table 3 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -20546,56 +20711,63 @@
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent6">
     <w:name w:val="List Table 3 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -20612,67 +20784,74 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-40">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4">
     <w:name w:val="List Table 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -20693,57 +20872,64 @@
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent1">
     <w:name w:val="List Table 4 - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -20764,57 +20950,64 @@
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent2">
     <w:name w:val="List Table 4 - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -20835,57 +21028,64 @@
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent3">
     <w:name w:val="List Table 4 - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -20906,57 +21106,64 @@
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent4">
     <w:name w:val="List Table 4 - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -20977,57 +21184,64 @@
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent5">
     <w:name w:val="List Table 4 - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -21048,57 +21262,64 @@
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent6">
     <w:name w:val="List Table 4 - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="404040"/>
       </w:rPr>
     </w:tblStylePr>
@@ -21109,67 +21330,74 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-50">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark">
     <w:name w:val="List Table 5 Dark"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -21225,57 +21453,64 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent1">
     <w:name w:val="List Table 5 Dark - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -21331,57 +21566,64 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent2">
     <w:name w:val="List Table 5 Dark - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -21437,57 +21679,64 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent3">
     <w:name w:val="List Table 5 Dark - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -21543,57 +21792,64 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent4">
     <w:name w:val="List Table 5 Dark - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -21649,57 +21905,64 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent5">
     <w:name w:val="List Table 5 Dark - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -21755,57 +22018,64 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent6">
     <w:name w:val="List Table 5 Dark - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:left w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
@@ -21851,64 +22121,71 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-60">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful">
     <w:name w:val="List Table 6 Colorful"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -21937,54 +22214,61 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent1">
     <w:name w:val="List Table 6 Colorful - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -22013,54 +22297,61 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent2">
     <w:name w:val="List Table 6 Colorful - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -22089,54 +22380,61 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent3">
     <w:name w:val="List Table 6 Colorful - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -22165,54 +22463,61 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent4">
     <w:name w:val="List Table 6 Colorful - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -22241,54 +22546,61 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent5">
     <w:name w:val="List Table 6 Colorful - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -22317,54 +22629,61 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent6">
     <w:name w:val="List Table 6 Colorful - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -22383,63 +22702,70 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-70">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful">
     <w:name w:val="List Table 7 Colorful"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -22507,53 +22833,60 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent1">
     <w:name w:val="List Table 7 Colorful - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -22621,53 +22954,60 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent2">
     <w:name w:val="List Table 7 Colorful - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -22735,53 +23075,60 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent3">
     <w:name w:val="List Table 7 Colorful - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -22849,53 +23196,60 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent4">
     <w:name w:val="List Table 7 Colorful - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -22963,53 +23317,60 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent5">
     <w:name w:val="List Table 7 Colorful - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -23077,53 +23438,60 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent6">
     <w:name w:val="List Table 7 Colorful - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
@@ -23197,50 +23565,57 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent">
     <w:name w:val="Lined - Accent"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -23295,50 +23670,57 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent1">
     <w:name w:val="Lined - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -23393,50 +23775,57 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent2">
     <w:name w:val="Lined - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -23491,50 +23880,57 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent3">
     <w:name w:val="Lined - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -23589,50 +23985,57 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent4">
     <w:name w:val="Lined - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -23687,50 +24090,57 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent5">
     <w:name w:val="Lined - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -23785,50 +24195,57 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent6">
     <w:name w:val="Lined - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -23883,58 +24300,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent">
     <w:name w:val="Bordered &amp; Lined - Accent"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -23989,58 +24413,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent1">
     <w:name w:val="Bordered &amp; Lined - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -24095,58 +24526,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent2">
     <w:name w:val="Bordered &amp; Lined - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -24201,58 +24639,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent3">
     <w:name w:val="Bordered &amp; Lined - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -24307,58 +24752,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent4">
     <w:name w:val="Bordered &amp; Lined - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -24413,58 +24865,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent5">
     <w:name w:val="Bordered &amp; Lined - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -24519,58 +24978,65 @@
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent6">
     <w:name w:val="Bordered &amp; Lined - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
@@ -24619,58 +25085,65 @@
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered">
     <w:name w:val="Bordered"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -24701,58 +25174,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent1">
     <w:name w:val="Bordered - Accent 1"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
@@ -24783,58 +25263,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent2">
     <w:name w:val="Bordered - Accent 2"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
         </w:tcBorders>
@@ -24865,58 +25352,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent3">
     <w:name w:val="Bordered - Accent 3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
         </w:tcBorders>
@@ -24947,58 +25441,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent4">
     <w:name w:val="Bordered - Accent 4"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
         </w:tcBorders>
@@ -25029,58 +25530,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent5">
     <w:name w:val="Bordered - Accent 5"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
         </w:tcBorders>
@@ -25111,58 +25619,65 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent6">
     <w:name w:val="Bordered - Accent 6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
         </w:tcBorders>
@@ -25248,101 +25763,101 @@
   <w:style w:type="paragraph" w:styleId="af1">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af2">
     <w:name w:val="Текст концевой сноски Знак"/>
     <w:link w:val="af1"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af3">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="12"/>
+    <w:link w:val="11"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="13">
+  <w:style w:type="paragraph" w:styleId="12">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="24">
+  <w:style w:type="paragraph" w:styleId="23">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="32">
+  <w:style w:type="paragraph" w:styleId="31">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="42">
+  <w:style w:type="paragraph" w:styleId="41">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="850"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="52">
+  <w:style w:type="paragraph" w:styleId="51">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="1134"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="61">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="57"/>
       <w:ind w:left="1417"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="71">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
@@ -25376,58 +25891,65 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af4">
     <w:name w:val="TOC Heading"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="af6">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af7">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af8">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af7"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af9">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
@@ -25464,62 +25986,62 @@
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="14">
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
     <w:name w:val="Выделение1"/>
     <w:basedOn w:val="af"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="Основной текст с отступом1"/>
     <w:basedOn w:val="ae"/>
     <w:link w:val="af3"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="afb">
     <w:name w:val="Emphasis"/>
@@ -25543,88 +26065,12999 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afd">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="afc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00621803"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CaptionChar">
+    <w:name w:val="Caption Char"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="10"/>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="11"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:uiPriority w:val="29"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:uiPriority w:val="30"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="300"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="10"/>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="11"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="22"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Цитата 2 Знак"/>
+    <w:link w:val="21"/>
+    <w:uiPriority w:val="29"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+      <w:ind w:left="720" w:right="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Выделенная цитата Знак"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="30"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Название объекта Знак"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight">
+    <w:name w:val="Table Grid Light"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable2">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable3">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable4">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable5">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent1">
+    <w:name w:val="Grid Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="97B4D8" w:themeColor="accent1" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent2">
+    <w:name w:val="Grid Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DA9896" w:themeColor="accent2" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent3">
+    <w:name w:val="Grid Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C4D79D" w:themeColor="accent3" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent4">
+    <w:name w:val="Grid Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B4A4C8" w:themeColor="accent4" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent5">
+    <w:name w:val="Grid Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="95CEDD" w:themeColor="accent5" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent6">
+    <w:name w:val="Grid Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC192" w:themeColor="accent6" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2">
+    <w:name w:val="Grid Table 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent1">
+    <w:name w:val="Grid Table 2 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent2">
+    <w:name w:val="Grid Table 2 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent3">
+    <w:name w:val="Grid Table 2 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent4">
+    <w:name w:val="Grid Table 2 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent5">
+    <w:name w:val="Grid Table 2 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent6">
+    <w:name w:val="Grid Table 2 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3">
+    <w:name w:val="Grid Table 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent1">
+    <w:name w:val="Grid Table 3 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent2">
+    <w:name w:val="Grid Table 3 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent3">
+    <w:name w:val="Grid Table 3 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent4">
+    <w:name w:val="Grid Table 3 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent5">
+    <w:name w:val="Grid Table 3 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent6">
+    <w:name w:val="Grid Table 3 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent1">
+    <w:name w:val="Grid Table 4 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent2">
+    <w:name w:val="Grid Table 4 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent3">
+    <w:name w:val="Grid Table 4 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent4">
+    <w:name w:val="Grid Table 4 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent5">
+    <w:name w:val="Grid Table 4 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent6">
+    <w:name w:val="Grid Table 4 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent1">
+    <w:name w:val="Grid Table 5 Dark- Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent2">
+    <w:name w:val="Grid Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent3">
+    <w:name w:val="Grid Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent4">
+    <w:name w:val="Grid Table 5 Dark- Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent5">
+    <w:name w:val="Grid Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent6">
+    <w:name w:val="Grid Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful">
+    <w:name w:val="Grid Table 6 Colorful"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent1">
+    <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent2">
+    <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent3">
+    <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent4">
+    <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent5">
+    <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent6">
+    <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful">
+    <w:name w:val="Grid Table 7 Colorful"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent1">
+    <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent2">
+    <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent3">
+    <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent4">
+    <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent5">
+    <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent6">
+    <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light">
+    <w:name w:val="List Table 1 Light"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent1">
+    <w:name w:val="List Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent2">
+    <w:name w:val="List Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent3">
+    <w:name w:val="List Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent4">
+    <w:name w:val="List Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent5">
+    <w:name w:val="List Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent6">
+    <w:name w:val="List Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2">
+    <w:name w:val="List Table 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent1">
+    <w:name w:val="List Table 2 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent2">
+    <w:name w:val="List Table 2 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent3">
+    <w:name w:val="List Table 2 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent4">
+    <w:name w:val="List Table 2 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent5">
+    <w:name w:val="List Table 2 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent6">
+    <w:name w:val="List Table 2 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent1">
+    <w:name w:val="List Table 3 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent2">
+    <w:name w:val="List Table 3 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent3">
+    <w:name w:val="List Table 3 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent4">
+    <w:name w:val="List Table 3 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent5">
+    <w:name w:val="List Table 3 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent6">
+    <w:name w:val="List Table 3 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4">
+    <w:name w:val="List Table 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent1">
+    <w:name w:val="List Table 4 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent2">
+    <w:name w:val="List Table 4 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent3">
+    <w:name w:val="List Table 4 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent4">
+    <w:name w:val="List Table 4 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent5">
+    <w:name w:val="List Table 4 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent6">
+    <w:name w:val="List Table 4 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent1">
+    <w:name w:val="List Table 5 Dark - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent2">
+    <w:name w:val="List Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent3">
+    <w:name w:val="List Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent4">
+    <w:name w:val="List Table 5 Dark - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent5">
+    <w:name w:val="List Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent6">
+    <w:name w:val="List Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful">
+    <w:name w:val="List Table 6 Colorful"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent1">
+    <w:name w:val="List Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent2">
+    <w:name w:val="List Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent3">
+    <w:name w:val="List Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent4">
+    <w:name w:val="List Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent5">
+    <w:name w:val="List Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent6">
+    <w:name w:val="List Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent1">
+    <w:name w:val="List Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent2">
+    <w:name w:val="List Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent3">
+    <w:name w:val="List Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent4">
+    <w:name w:val="List Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent5">
+    <w:name w:val="List Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent6">
+    <w:name w:val="List Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent">
+    <w:name w:val="Lined - Accent"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent1">
+    <w:name w:val="Lined - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent2">
+    <w:name w:val="Lined - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent3">
+    <w:name w:val="Lined - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent4">
+    <w:name w:val="Lined - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent5">
+    <w:name w:val="Lined - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent6">
+    <w:name w:val="Lined - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent">
+    <w:name w:val="Bordered &amp; Lined - Accent"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent1">
+    <w:name w:val="Bordered &amp; Lined - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent2">
+    <w:name w:val="Bordered &amp; Lined - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent3">
+    <w:name w:val="Bordered &amp; Lined - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent4">
+    <w:name w:val="Bordered &amp; Lined - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent5">
+    <w:name w:val="Bordered &amp; Lined - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent6">
+    <w:name w:val="Bordered &amp; Lined - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered">
+    <w:name w:val="Bordered"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent1">
+    <w:name w:val="Bordered - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent2">
+    <w:name w:val="Bordered - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent3">
+    <w:name w:val="Bordered - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent4">
+    <w:name w:val="Bordered - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent5">
+    <w:name w:val="Bordered - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent6">
+    <w:name w:val="Bordered - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ad">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af0">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+    <w:name w:val="Текст концевой сноски Знак"/>
+    <w:link w:val="af1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af3">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="11"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="567"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="41">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="850"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="51">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="61">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="1417"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="71">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="1701"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="81">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="1984"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="91">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="57"/>
+      <w:ind w:left="2268"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="TOC Heading"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af5">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af6">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af7">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af8"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af7"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af9">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="afa"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afa">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af9"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Выделение1"/>
+    <w:basedOn w:val="af"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Основной текст с отступом1"/>
+    <w:basedOn w:val="ae"/>
+    <w:link w:val="af3"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:after="0"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afb">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D811DB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afc">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="afd"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00621803"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afd">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afc"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00621803"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="330909394">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="930088193">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.pravo.gov.ru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.pravo.gov.ru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Yurist2\Desktop\&#1087;&#1088;&#1086;&#1077;&#1082;&#1090;%20&#1087;&#1086;%20&#1087;&#1077;&#1088;&#1077;&#1076;&#1072;&#1095;&#1077;\pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.pravo.gov.ru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.pravo.gov.ru" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Yurist2\Desktop\&#1087;&#1088;&#1086;&#1077;&#1082;&#1090;%20&#1087;&#1086;%20&#1087;&#1077;&#1088;&#1077;&#1076;&#1072;&#1095;&#1077;\pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pravo.e-dag.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -25802,82 +39235,82 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1320B386-7DD6-4E3C-BDB3-4A6FFACB14AE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{254B408F-4C00-46A4-925E-27A36BA5F810}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>33928</Characters>
+  <Pages>14</Pages>
+  <Words>5385</Words>
+  <Characters>30701</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>282</Lines>
-  <Paragraphs>79</Paragraphs>
+  <Lines>255</Lines>
+  <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Министерство Экономики РД</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39801</CharactersWithSpaces>
+  <CharactersWithSpaces>36014</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Knopka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>